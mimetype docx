--- v0 (2026-03-18)
+++ v1 (2026-04-09)
@@ -147,603 +147,603 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis in Wind Turbine Current Sensors: Detecting Single and Multiple Faults with the Extended Kalman Filter Bank Approach</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Diagnosis of DFIG Wind Turbines Using an Extended Kalman Filter Observer: Experimental Validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (3), pp.728. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (4), pp.610-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24030728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563896v1</w:t>
+                <w:t xml:space="preserve">hal-04870714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Simulation, and Experimental Validation of a New Fuzzy Logic-Based Maximal Power Point Tracking Strategy for Low Power Wind Turbines</w:t>
+                <w:t xml:space="preserve">Cooperative Vehicle Localization in Multi-Sensor Multi-Vehicle Systems Based on an Interval Split Covariance Intersection Filter with Fault Detection and Exclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40815-024-01747-7⟩</w:t>
+              <w:t xml:space="preserve">Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.352-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vehicles6010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870698v1</w:t>
+                <w:t xml:space="preserve">hal-04563897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Diagnosis of DFIG Wind Turbines Using an Extended Kalman Filter Observer: Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abbas</w:t>
+                <w:t xml:space="preserve">The Real-Time Observation of Electric Vehicle Operating Points Using an Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Zerdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.286⟩</w:t>
+              <w:t xml:space="preserve">Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.613-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/automation5040035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870714v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real-Time Observation of Electric Vehicle Operating Points Using an Extended Kalman Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Djellouli</w:t>
+                <w:t xml:space="preserve">Design, Simulation, and Experimental Validation of a New Fuzzy Logic-Based Maximal Power Point Tracking Strategy for Low Power Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Denai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/automation5040035⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (8), pp.2567-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40815-024-01747-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870691v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Vehicle Localization in Multi-Sensor Multi-Vehicle Systems Based on an Interval Split Covariance Intersection Filter with Fault Detection and Exclusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis in Wind Turbine Current Sensors: Detecting Single and Multiple Faults with the Extended Kalman Filter Bank Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.352-373. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vehicles6010014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24030728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563897v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of a Dual-Inverter-Fed Open-End Winding Induction Machine under Asymmetrical Control: Theoretical Approach and Experimental Validation</w:t>
               </w:r>
@@ -833,64 +833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Split Covariance Intersection Filter: Theory and Its Application to Cooperative Localization in a Multi-Sensor Multi-Vehicle System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -937,64 +937,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Vehicle Localization: Performance Analysis and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1035,265 +1035,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Novel Synergetic Control for Optimal Power Extraction of a Small-Scale Wind Generation System with Variable Loads and Wind Speeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robust Control Approach for Frequency Support Capability of Grid-Tie Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.369. </w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym15020369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563870v1</w:t>
+                <w:t xml:space="preserve">hal-04563879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Control Approach for Frequency Support Capability of Grid-Tie Photovoltaic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a Novel Synergetic Control for Optimal Power Extraction of a Small-Scale Wind Generation System with Variable Loads and Wind Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Denaï</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Elbarbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym15020369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563879v1</w:t>
+                <w:t xml:space="preserve">hal-04563870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Decoupled Discontinuous PWM Strategies in Open-End Winding Induction Motor Supplied by a Common DC-Link</w:t>
               </w:r>
@@ -1318,51 +1318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Denaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp.3087-3096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1396,90 +1396,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of a New Low Power Wind Turbine Emulator Using a DC Machine and Advanced Method for Maximum Wind Power Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boudjemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Denaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulaziz Alkuhayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1647,51 +1647,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1849,625 +1849,625 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02301590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geolocation Process to Perform the Electronic Toll Collection Using the ITS-G5 Technology</w:t>
+                <w:t xml:space="preserve">Formally Validated of Novel Tolling Service With the ITS-G5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (9), pp.8570-8582. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue IEEE Access, 7, pp.41133-41144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2931883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2906046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302084v1</w:t>
+                <w:t xml:space="preserve">hal-02301563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Validated of Novel Tolling Service With the ITS-G5</w:t>
+                <w:t xml:space="preserve">Geolocation Process to Perform the Electronic Toll Collection Using the ITS-G5 Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Revue IEEE Access, 7, pp.41133-41144. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (9), pp.8570-8582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2906046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2931883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301563v1</w:t>
+                <w:t xml:space="preserve">hal-02302084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a photovoltaic panel model</w:t>
+                <w:t xml:space="preserve">Bank of Extended Kalman Filters for Faults Diagnosis in Wind Turbine Doubly Fed Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y Boukili</w:t>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R El Bachtiri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Idrissi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Khanfara</w:t>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012013⟩</w:t>
+              <w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Telkomnika, 16 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12928/telkomnika.v16i6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302299v1</w:t>
+                <w:t xml:space="preserve">hal-02418847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Detection in Wind Turbine Power System based DFIG Using Fault Detection and Isolation FDI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental validation of a photovoltaic panel model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Boukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Boufertella</w:t>
+                <w:t xml:space="preserve">R El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boudour</w:t>
+                <w:t xml:space="preserve">I Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Chibah</w:t>
+                <w:t xml:space="preserve">M Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (24), pp.674-679. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.012013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302167v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank of Extended Kalman Filters for Faults Diagnosis in Wind Turbine Doubly Fed Induction Generator</w:t>
+                <w:t xml:space="preserve">Edge Detection in Wind Turbine Power System based DFIG Using Fault Detection and Isolation FDI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Idrissi</w:t>
+                <w:t xml:space="preserve">Ahmed Boufertella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Mohamed Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
+                <w:t xml:space="preserve">Arezki Chibah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Journal of Telkomnika, 16 (6), </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (24), pp.674-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12928/telkomnika.v16i6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418847v1</w:t>
+                <w:t xml:space="preserve">hal-02302167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t>
               </w:r>
@@ -2563,235 +2563,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure collaborative system in heterogenous wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Collaborative Key Exchange System Based on Chinese Remainder Theorem in Heterogeneous Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (2), pp.342-350. </w:t>
+              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (11), pp.159518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jart.2015.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/159518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301497v1</w:t>
+                <w:t xml:space="preserve">hal-03181098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Key Exchange System Based on Chinese Remainder Theorem in Heterogeneous Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Secure collaborative system in heterogenous wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (11), pp.159518. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.342-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/159518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jart.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181098v1</w:t>
+                <w:t xml:space="preserve">hal-02301497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation in DFIG Driven by a Wind Turbine</w:t>
               </w:r>
@@ -3087,272 +3087,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gain modification form for Kalman filtering under state inequality constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Hoblos</w:t>
+                <w:t xml:space="preserve">Modélisation des entrées inconnues pour une estimation d'état robuste. Application à un système de navigation hybridée inertie-GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9-10), pp.1047-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.44.1047-1078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.1180⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181102v1</w:t>
+                <w:t xml:space="preserve">hal-00582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des entrées inconnues pour une estimation d'état robuste. Application à un système de navigation hybridée inertie-GPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">A gain modification form for Kalman filtering under state inequality constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (9-10), pp.1047-1078. </w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (12), pp.1051-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.44.1047-1078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acs.1180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582622v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor network design for improving estimation quality</w:t>
               </w:r>
@@ -3904,51 +3904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft computing approach for data validation</w:t>
+                <w:t xml:space="preserve">Soft computing algorithm to data validation in aerospace systems using parity space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
@@ -3979,97 +3979,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Computing, Information and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0893-1321(2007)20:3(165)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148285v1</w:t>
+                <w:t xml:space="preserve">hal-00195415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft computing algorithm to data validation in aerospace systems using parity space approach</w:t>
+                <w:t xml:space="preserve">Soft computing approach for data validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
@@ -4100,82 +4109,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Computing, Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.628-635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0893-1321(2007)20:3(165)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195415v1</w:t>
+                <w:t xml:space="preserve">hal-00148285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING AND IDENTIFICATION OF NON-LINEAR SYSTEMS BY A MULTIMODEL APPROACH : APPLICATION TO A THROTTLE VALVE</w:t>
               </w:r>
@@ -4575,261 +4575,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Localization Based on Interval Split Covariance Intersection Filter in MSMV System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Real Time Implementation of a Speed/Torque Sensorless Observer for Induction Motor Utilizing Extended Kalman Filtering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Zerdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (CyberC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Guangzhou, France. pp.108-116, </w:t>
+              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyberC62439.2024.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870882v1</w:t>
+                <w:t xml:space="preserve">hal-04870889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Implementation of a Speed/Torque Sensorless Observer for Induction Motor Utilizing Extended Kalman Filtering Technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emrah Zerdali</w:t>
+                <w:t xml:space="preserve">Cooperative Localization Based on Interval Split Covariance Intersection Filter in MSMV System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Denai</w:t>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (CyberC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Guangzhou, France. pp.108-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CyberC62439.2024.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870889v1</w:t>
+                <w:t xml:space="preserve">hal-04870882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kalman filter with speed constraints for WiFi-based indoor localization</w:t>
               </w:r>
@@ -4919,51 +4919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Technique de trilatération pour la localisation Indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tian Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5027,51 +5027,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5248,51 +5248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of methods to estimate vehicle location in Electronic Toll Collection Service with C-ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5337,391 +5337,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Paris, Morocco. pp.1313-1318, </w:t>
+              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.803-808, </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8885840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302293v1</w:t>
+                <w:t xml:space="preserve">hal-04568997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
+                <w:t xml:space="preserve">M. Abdelkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems (SYSTOL’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569007v1</w:t>
+                <w:t xml:space="preserve">hal-02419111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC ‘19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568987v1</w:t>
+                <w:t xml:space="preserve">hal-02419123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Online estimation of the ON-state resistance Ron of a mosfet in a conversion chain for failure prognostics</w:t>
               </w:r>
@@ -5796,360 +5765,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02331268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Popescu Dumitru</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems (SYSTOL’19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1313-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419111v1</w:t>
+                <w:t xml:space="preserve">hal-04568987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Popescu Dumitru</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC ‘19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, Morocco. pp.1313-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419123v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.803-808, </w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1729-1734, </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8885840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568997v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t>
               </w:r>
@@ -6230,51 +6230,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le franchissement des péages avec les Systèmes de Transports Intelligents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6338,113 +6338,113 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1729-1734, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302289v1</w:t>
@@ -6494,51 +6494,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.65-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6611,51 +6611,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.65-70, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6683,344 +6683,344 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">A better guidance approaching the toll plaza thanks to the connected infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569004v1</w:t>
+                <w:t xml:space="preserve">hal-02419058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better guidance approaching the toll plaza thanks to the connected infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fremont</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ITS World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.474-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419058v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.474-479, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302294v1</w:t>
@@ -7057,51 +7057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufal El Youssfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Oudghiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7139,64 +7139,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7237,526 +7237,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LPV modeling and Simulation of DFIG for wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Renewable Energy and Energy Efficiency, REEE 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, FEZ, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568992v1</w:t>
+                <w:t xml:space="preserve">hal-02418878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+                <w:t xml:space="preserve">Fault Detection and Identification for Fire and Explosion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sinaia, France. pp.332-336, </w:t>
+              <w:t xml:space="preserve">2017 21st International Conference on Control Systems and Computer Science (CSCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucharest, Romania. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCS.2017.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569000v1</w:t>
+                <w:t xml:space="preserve">hal-02302297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV modeling and Simulation of DFIG for wind turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Renewable Energy and Energy Efficiency, REEE 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sinaia, France. pp.332-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418878v1</w:t>
+                <w:t xml:space="preserve">hal-04569000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Identification for Fire and Explosion Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 21st International Conference on Control Systems and Computer Science (CSCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tangier, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCS.2017.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02302297v1</w:t>
+                <w:t xml:space="preserve">hal-04568992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Sinaia, Romania. pp.332-336, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302296v1</w:t>
@@ -7767,64 +7767,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extended Kalman Filter for a Permanent Magnet Synchronous Generat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7875,51 +7875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ETC service in C-ITS with high-precision of vehicle location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8295,51 +8295,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IKEv2 Authentication Exchange Model in NS-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8399,51 +8399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formal Verification of Wireless Sensor Key Exchange Protocol Using AVISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,351 +9056,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online intelligent monitoring algorithm for car gearboxes faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Crombez</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs et d’actionneurs par estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331943v1</w:t>
+                <w:t xml:space="preserve">hal-02297072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and localization of faults based on parametric estimation applied to diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Conference on Control and Automation (MED 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1359-1364, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med.2010.5547859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs et d’actionneurs par estimation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+                <w:t xml:space="preserve">An online intelligent monitoring algorithm for car gearboxes faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297072v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant control based on parametric estimation applied to diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,434 +9454,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained NCGPC with a guaranteed closed-loop stability : Case of nonlinear SISO systems with the relative degree greater than four</w:t>
+                <w:t xml:space="preserve">Dynamic feedback linearization applied to asymptotic tracking: Generalization about the turbocharged diesel engine outputs choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.1980-1985, </w:t>
+              <w:t xml:space="preserve">2009 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St. Louis, United States. pp.3458-3463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5400412⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288252v1</w:t>
+                <w:t xml:space="preserve">hal-02296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs par estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Unconstrained NCGPC with a guaranteed closed-loop stability : Case of nonlinear SISO systems with the relative degree greater than four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3SGS’09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.1980-1985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5400412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297094v1</w:t>
+                <w:t xml:space="preserve">hal-02288252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output tracking of a nonlinear non-minimum phase system : An application to a turbocharged diesel engine (TDE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs par estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque 3SGS’09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2009.7075047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02288254v1</w:t>
+                <w:t xml:space="preserve">hal-02297094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic feedback linearization applied to asymptotic tracking: Generalization about the turbocharged diesel engine outputs choice</w:t>
+                <w:t xml:space="preserve">Output tracking of a nonlinear non-minimum phase system : An application to a turbocharged diesel engine (TDE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St. Louis, United States. pp.3458-3463, </w:t>
+              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Romania. pp.4127-4132, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2009.7075047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296774v1</w:t>
+                <w:t xml:space="preserve">hal-02288254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t>
               </w:r>
@@ -10216,464 +10216,464 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et comparaison de techniques d'estimation d'état sous contraintes inégalité non linéaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">NCGPC with dynamic extension applied to a Turbocharged Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">IFAC WC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00331451v1</w:t>
+                <w:t xml:space="preserve">hal-02302122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Estimation Under Nonlinear State Inequality Constraints. A Tracking Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Unconstrained NCGPC and Asymptotic Tracking applied to the tracking problem for a Turbocharged Diesel Engine: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automation (MED 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1886-1891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med.2008.4602234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00292237v1</w:t>
+                <w:t xml:space="preserve">hal-02304611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained NCGPC and Asymptotic Tracking applied to the tracking problem for a Turbocharged Diesel Engine: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">State Estimation Under Nonlinear State Inequality Constraints. A Tracking Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation (MED 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1669-1674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/med.2008.4602234⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02304611v1</w:t>
+                <w:t xml:space="preserve">hal-00292237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCGPC with dynamic extension applied to a Turbocharged Diesel Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+                <w:t xml:space="preserve">Analyse et comparaison de techniques d'estimation d'état sous contraintes inégalité non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Witold Respondek</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302122v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection by Means of DCS Algorithm Combined with Filters Bank-Application to the Tennessee Eastman Challenge Process</w:t>
               </w:r>
@@ -10904,51 +10904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of estimation quality with respect to sensors losses</w:t>
+                <w:t xml:space="preserve">Analyse et synthèse de redondance de capteurs en vue d'améliorer l'estimation d'état d'un système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
@@ -10966,97 +10966,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00200863v1</w:t>
+                <w:t xml:space="preserve">hal-00198378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et synthèse de redondance de capteurs en vue d'améliorer l'estimation d'état d'un système</w:t>
+                <w:t xml:space="preserve">Evaluation of estimation quality with respect to sensors losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
@@ -11074,324 +11074,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198378v1</w:t>
+                <w:t xml:space="preserve">hal-00200863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Fault Detection by using Filters Bank and Artificial Neural Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fuzzy Controller Without Feed-Forward for the Air System of a Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mustapha</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Trémoulière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684628⟩</w:t>
+              <w:t xml:space="preserve">ASME 2006 Internal Combustion Engine Division Spring Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aachen, Germany. pp.781-787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ICES2006-1381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304624v1</w:t>
+                <w:t xml:space="preserve">hal-02302106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Controller Without Feed-Forward for the Air System of a Diesel Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">On-Line Fault Detection by using Filters Bank and Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Trémoulière</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Ziadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2006 Internal Combustion Engine Division Spring Technical Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Aachen, Germany. pp.781-787, </w:t>
+              <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Damascus, Syria. pp.1630-1634, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/ICES2006-1381⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302106v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparison of nonlinear filtering methods</w:t>
               </w:r>
@@ -11517,51 +11517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trémoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.2132-2137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12656,90 +12656,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of the Variable Speed Wind Turbine Based on a Doubly Fed Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Turbines - Control, Diagnostics, Simulation, and Measurements [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019, IntechOpen, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13554,51 +13554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uit.ac.ma/icecocs2018/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed El Mehdi Ardjoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjemai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aljohani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-024-01747-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Djellouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Zerdali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation5040035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Shan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles6010014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zerdani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16040395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24103124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3318885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elbarbary" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15020369" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563879v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dena&#239;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055099" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3258799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alkuhayli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3308040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010234904270435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Gliga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lupu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2019.05.054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302084v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Randriamasy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2931883" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301563v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2906046" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boukili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Bachtiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idrissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanfara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boufertella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chibah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idrissi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khanfara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kasraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jart.2015.06.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/159518" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouyessaad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamouli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2011.n1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sircoulomb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL83HN04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.1047-1078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CLT8TJ3L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.205.2010.4.205-5023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIS.2010.034805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.08.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Lebbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijista.2009.026084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremouliere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Gonidec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0893-1321(2007)20:3(165)" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32407-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC62439.2024.00028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783250" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET52964.2022.9738152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Gliga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864745" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302293v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820697" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569007v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ciubotaru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Lupu" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820483" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568987v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419111v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu Dumitru" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419123v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568997v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885840" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587632" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569004v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540746" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419058v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal El Youssfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569000v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CarpathianCC.2017.7970421" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418878v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302297v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2017.13" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randriamasy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fremont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292664" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739806" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.280" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.107" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouyessaad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689600" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031478" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983198" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crombez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Belaidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547859" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/systol.2010.5676012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Dabo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400412" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288254v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2009.7075047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160404" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304618v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mustapha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530058" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331451v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292237v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602024" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304611v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2008.4602234" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302122v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Plianos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Achir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stobart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282344" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200863v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198378v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mustapha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684628" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302106v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;mouli&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2006-1381" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121788v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.286196" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2005-82405" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571797" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2004.1490763" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0423" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guilloteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742484v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marteaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563755v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83690" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50006-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333206v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044485-7/50166-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riedinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10379" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uit.ac.ma/icecocs2018/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed El Mehdi Ardjoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Shan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles6010014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Djellouli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Zerdali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation5040035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjemai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aljohani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-024-01747-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zerdani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16040395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24103124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3318885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dena&#239;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elbarbary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15020369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3258799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alkuhayli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3308040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010234904270435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Gliga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lupu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2019.05.054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Randriamasy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2906046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2931883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idrissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khanfara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boukili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Bachtiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idrissi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanfara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boufertella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chibah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kasraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/159518" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jart.2015.06.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouyessaad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamouli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2011.n1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.1047-1078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CLT8TJ3L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sircoulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1180" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL83HN04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.205.2010.4.205-5023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIS.2010.034805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.08.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Lebbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijista.2009.026084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremouliere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Gonidec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0893-1321(2007)20:3(165)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32407-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783250" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC62439.2024.00028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET52964.2022.9738152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Gliga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864745" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568997v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu Dumitru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568987v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820697" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ciubotaru" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Lupu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820483" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587632" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal El Youssfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2017.13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CarpathianCC.2017.7970421" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randriamasy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fremont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292664" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739806" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.280" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.107" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouyessaad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689600" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031478" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983198" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Belaidi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547859" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331943v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crombez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/systol.2010.5676012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Dabo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160404" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400412" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2009.7075047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304618v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mustapha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530058" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2008.4602234" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Plianos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Achir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stobart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282344" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;mouli&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2006-1381" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mustapha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadeh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684628" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121788v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.286196" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2005-82405" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571797" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2004.1490763" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0423" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guilloteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742484v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marteaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563755v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83690" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50006-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333206v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044485-7/50166-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riedinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10379" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>