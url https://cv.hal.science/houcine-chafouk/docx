--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -147,603 +147,603 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Diagnosis of DFIG Wind Turbines Using an Extended Kalman Filter Observer: Experimental Validation</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis in Wind Turbine Current Sensors: Detecting Single and Multiple Faults with the Extended Kalman Filter Bank Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 58 (4), pp.610-615. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 24 (3), pp.728. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.286⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s24030728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870714v1</w:t>
+                <w:t xml:space="preserve">hal-04563896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Vehicle Localization in Multi-Sensor Multi-Vehicle Systems Based on an Interval Split Covariance Intersection Filter with Fault Detection and Exclusion</w:t>
+                <w:t xml:space="preserve">Design, Simulation, and Experimental Validation of a New Fuzzy Logic-Based Maximal Power Point Tracking Strategy for Low Power Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansour Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/vehicles6010014⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (8), pp.2567-2584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40815-024-01747-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563897v1</w:t>
+                <w:t xml:space="preserve">hal-04870698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real-Time Observation of Electric Vehicle Operating Points Using an Extended Kalman Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Djellouli</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Diagnosis of DFIG Wind Turbines Using an Extended Kalman Filter Observer: Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/automation5040035⟩</w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (4), pp.610-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870691v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Simulation, and Experimental Validation of a New Fuzzy Logic-Based Maximal Power Point Tracking Strategy for Low Power Wind Turbines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+                <w:t xml:space="preserve">The Real-Time Observation of Electric Vehicle Operating Points Using an Extended Kalman Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Zerdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40815-024-01747-7⟩</w:t>
+              <w:t xml:space="preserve">Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.613-629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/automation5040035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870698v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis in Wind Turbine Current Sensors: Detecting Single and Multiple Faults with the Extended Kalman Filter Bank Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abbas</w:t>
+                <w:t xml:space="preserve">Cooperative Vehicle Localization in Multi-Sensor Multi-Vehicle Systems Based on an Interval Split Covariance Intersection Filter with Fault Detection and Exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 24 (3), pp.728. </w:t>
+              <w:t xml:space="preserve">Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.352-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/s24030728⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/vehicles6010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563896v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of a Dual-Inverter-Fed Open-End Winding Induction Machine under Asymmetrical Control: Theoretical Approach and Experimental Validation</w:t>
               </w:r>
@@ -833,64 +833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Split Covariance Intersection Filter: Theory and Its Application to Cooperative Localization in a Multi-Sensor Multi-Vehicle System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -931,620 +931,620 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey of Vehicle Localization: Performance Analysis and Challenges</w:t>
+                <w:t xml:space="preserve">Application of a Novel Synergetic Control for Optimal Power Extraction of a Small-Scale Wind Generation System with Variable Loads and Wind Speeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Elbarbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3318885⟩</w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/sym15020369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563892v1</w:t>
+                <w:t xml:space="preserve">hal-04563870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Robust Control Approach for Frequency Support Capability of Grid-Tie Photovoltaic Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Denaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1115/1.4055099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Novel Synergetic Control for Optimal Power Extraction of a Small-Scale Wind Generation System with Variable Loads and Wind Speeds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+                <w:t xml:space="preserve">Experimental Investigation of Decoupled Discontinuous PWM Strategies in Open-End Winding Induction Motor Supplied by a Common DC-Link</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Zerdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denaï</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.369. </w:t>
+              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.3087-3096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym15020369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/JESTPE.2023.3258799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563870v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Investigation of Decoupled Discontinuous PWM Strategies in Open-End Winding Induction Motor Supplied by a Common DC-Link</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Zerdani</w:t>
+                <w:t xml:space="preserve">Experimental Analysis of a New Low Power Wind Turbine Emulator Using a DC Machine and Advanced Method for Maximum Wind Power Capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Denaï</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdulaziz Alkuhayli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/JESTPE.2023.3258799⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11, pp.92225-92241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3308040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563874v1</w:t>
+                <w:t xml:space="preserve">hal-04563890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Analysis of a New Low Power Wind Turbine Emulator Using a DC Machine and Advanced Method for Maximum Wind Power Capture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+                <w:t xml:space="preserve">A Survey of Vehicle Localization: Performance Analysis and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11, pp.92225-92241. </w:t>
+              <w:t xml:space="preserve">, 2023, 11, pp.107085-107107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3308040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2023.3318885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04563890v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Constrained Kalman Filter for Wi-Fi-Based Indoor Localization with Flexible Space Organization</w:t>
               </w:r>
@@ -1615,859 +1615,859 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Convolutional Networks Skeleton-based Action Recognition for Continuous Data Stream: A Sliding Window Approach</w:t>
+                <w:t xml:space="preserve">Geolocation Process to Perform the Electronic Toll Collection Using the ITS-G5 Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickael Delamare</w:t>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Laville</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 7 (9), pp.427-435. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (9), pp.8570-8582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5220/0010234904270435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2931883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568985v1</w:t>
+                <w:t xml:space="preserve">hal-02302084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to estimate the process noise covariance for a certain class of nonlinear systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.I. Gliga</w:t>
+                <w:t xml:space="preserve">Formally Validated of Novel Tolling Service With the ITS-G5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Lupu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2019.05.054⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue IEEE Access, 7, pp.41133-41144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2906046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301590v1</w:t>
+                <w:t xml:space="preserve">hal-02301563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Validated of Novel Tolling Service With the ITS-G5</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Graph Convolutional Networks Skeleton-based Action Recognition for Continuous Data Stream: A Sliding Window Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Revue IEEE Access, 7, pp.41133-41144. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2906046⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.427-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010234904270435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301563v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geolocation Process to Perform the Electronic Toll Collection Using the ITS-G5 Technology</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">A method to estimate the process noise covariance for a certain class of nonlinear systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.I. Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fremont</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (9), pp.8570-8582. </w:t>
+              <w:t xml:space="preserve">Mechanical Systems and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.381-393. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2931883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/J.YMSSP.2019.05.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302084v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bank of Extended Kalman Filters for Faults Diagnosis in Wind Turbine Doubly Fed Induction Generator</w:t>
+                <w:t xml:space="preserve">Experimental validation of a photovoltaic panel model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Idrissi</w:t>
+                <w:t xml:space="preserve">Y Boukili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
+                <w:t xml:space="preserve">I Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.12928/telkomnika.v16i6⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 161, pp.012013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418847v1</w:t>
+                <w:t xml:space="preserve">hal-02302299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental validation of a photovoltaic panel model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Edge Detection in Wind Turbine Power System based DFIG Using Fault Detection and Isolation FDI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R El Bachtiri</w:t>
+                <w:t xml:space="preserve">Ahmed Boufertella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Idrissi</w:t>
+                <w:t xml:space="preserve">Mohamed Boudour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Khanfara</w:t>
+                <w:t xml:space="preserve">Arezki Chibah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 161, pp.012013. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 51 (24), pp.674-679. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/161/1/012013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.648⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302299v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edge Detection in Wind Turbine Power System based DFIG Using Fault Detection and Isolation FDI</w:t>
+                <w:t xml:space="preserve">Bank of Extended Kalman Filters for Faults Diagnosis in Wind Turbine Doubly Fed Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Boufertella</w:t>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Boudour</w:t>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arezki Chibah</w:t>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 51 (24), pp.674-679. </w:t>
+              <w:t xml:space="preserve">Telkomnika (Telecommunication, Computing, Electronics and Control)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Journal of Telkomnika, 16 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.09.648⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12928/telkomnika.v16i6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302167v1</w:t>
+                <w:t xml:space="preserve">hal-02418847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction-based interval observer dedicated to fault detection: Application to a throttle valve</w:t>
               </w:r>
@@ -2563,235 +2563,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative Key Exchange System Based on Chinese Remainder Theorem in Heterogeneous Wireless Sensor Networks</w:t>
+                <w:t xml:space="preserve">Secure collaborative system in heterogenous wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 11 (11), pp.159518. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Research and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (2), pp.342-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/159518⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jart.2015.06.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181098v1</w:t>
+                <w:t xml:space="preserve">hal-02301497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Secure collaborative system in heterogenous wireless sensor networks</w:t>
+                <w:t xml:space="preserve">Collaborative Key Exchange System Based on Chinese Remainder Theorem in Heterogeneous Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Research and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 13 (2), pp.342-350. </w:t>
+              <w:t xml:space="preserve">International Journal of Distributed Sensor Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (11), pp.159518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jart.2015.06.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/159518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301497v1</w:t>
+                <w:t xml:space="preserve">hal-03181098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Detection and Isolation in DFIG Driven by a Wind Turbine</w:t>
               </w:r>
@@ -2862,566 +2862,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse structurelle et reconfigurabilité du filtre détecteur de défauts suite à pertes d'informations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new recursive formulation for fast estimation of time-varying unknown input. Application for estimating a particule acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Jamouli</w:t>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sauter</w:t>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 7 (7), pp.3779-3797</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00634606v1</w:t>
+                <w:t xml:space="preserve">hal-02297060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new recursive formulation for fast estimation of time-varying unknown input. Application for estimating a particule acceleration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Analyse structurelle et reconfigurabilité du filtre détecteur de défauts suite à pertes d'informations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Jamouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sauter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Innovative Computing, Information and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">e-STA Sciences et Technologies de l’Automatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (1), pp.Revue électronique. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3845/e-sta.2011.n1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297060v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00634606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des entrées inconnues pour une estimation d'état robuste. Application à un système de navigation hybridée inertie-GPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">A gain modification form for Kalman filtering under state inequality constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/jesa.44.1047-1078⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (12), pp.1051-1069. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/acs.1180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00582622v1</w:t>
+                <w:t xml:space="preserve">hal-03181102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gain modification form for Kalman filtering under state inequality constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Hoblos</w:t>
+                <w:t xml:space="preserve">Modélisation des entrées inconnues pour une estimation d'état robuste. Application à un système de navigation hybridée inertie-GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 24 (12), pp.1051-1069. </w:t>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9-10), pp.1047-1078. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.1180⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/jesa.44.1047-1078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181102v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor network design for improving estimation quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modelling and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30 (4), pp.Art. 3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3689,51 +3689,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On modelling and diagnosis of Hybrid Dynamical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hadi Lebbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3904,278 +3904,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft computing algorithm to data validation in aerospace systems using parity space approach</w:t>
+                <w:t xml:space="preserve">Soft computing approach for data validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Aerospace Computing, Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.628-635</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00195415v1</w:t>
+                <w:t xml:space="preserve">hal-00148285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft computing approach for data validation</w:t>
+                <w:t xml:space="preserve">Soft computing algorithm to data validation in aerospace systems using parity space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Computing, Information and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0893-1321(2007)20:3(165)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00148285v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00195415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING AND IDENTIFICATION OF NON-LINEAR SYSTEMS BY A MULTIMODEL APPROACH : APPLICATION TO A THROTTLE VALVE</w:t>
               </w:r>
@@ -4187,51 +4187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hadi Lebbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4575,261 +4575,261 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Implementation of a Speed/Torque Sensorless Observer for Induction Motor Utilizing Extended Kalman Filtering Technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Denai</w:t>
+                <w:t xml:space="preserve">Cooperative Localization Based on Interval Split Covariance Intersection Filter in MSMV System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (CyberC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Guangzhou, France. pp.108-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CyberC62439.2024.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870889v1</w:t>
+                <w:t xml:space="preserve">hal-04870882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Localization Based on Interval Split Covariance Intersection Filter in MSMV System</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+                <w:t xml:space="preserve">Real Time Implementation of a Speed/Torque Sensorless Observer for Induction Motor Utilizing Extended Kalman Filtering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Zerdali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (CyberC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Guangzhou, France. pp.108-116, </w:t>
+              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyberC62439.2024.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870882v1</w:t>
+                <w:t xml:space="preserve">hal-04870889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Kalman filter with speed constraints for WiFi-based indoor localization</w:t>
               </w:r>
@@ -4900,3221 +4900,3221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de trilatération pour la localisation Indoor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Graph Convolutional Networks Skeleton-based Action Recognition for Continuous Data Stream: A Sliding Window Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.427-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010234904270435⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593071v1</w:t>
+                <w:t xml:space="preserve">hal-03181094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Convolutional Networks Skeleton-based Action Recognition for Continuous Data Stream: A Sliding Window Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Technique de trilatération pour la localisation Indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT d'Aix-Marseille, Mar 2021, MARSEILLE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181094v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864745⟩</w:t>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, Morocco. pp.1313-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568994v1</w:t>
+                <w:t xml:space="preserve">hal-02302293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of methods to estimate vehicle location in Electronic Toll Collection Service with C-ITS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fremont</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30TH International Conference IEEE Intelligent Vehicles Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1729-1734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419039v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
+                <w:t xml:space="preserve">Online estimation of the ON-state resistance Ron of a mosfet in a conversion chain for failure prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th European Conference on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568997v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Popescu Dumitru</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems (SYSTOL’19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1313-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419111v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
+                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC ‘19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania</w:t>
+              <w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems (SYSTOL’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419123v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of the ON-state resistance Ron of a mosfet in a conversion chain for failure prognostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou Langueh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC ‘19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331268v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.803-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8885840⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04568987v1</w:t>
+                <w:t xml:space="preserve">hal-04568997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302293v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
+                <w:t xml:space="preserve">Le franchissement des péages avec les Systèmes de Transports Intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées techniques de la route IFSTTAR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04569007v1</w:t>
+                <w:t xml:space="preserve">hal-02419096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1729-1734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343526v1</w:t>
+                <w:t xml:space="preserve">hal-02302289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le franchissement des péages avec les Systèmes de Transports Intelligents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Evaluation of methods to estimate vehicle location in Electronic Toll Collection Service with C-ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de la route IFSTTAR 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
+              <w:t xml:space="preserve">30TH International Conference IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419096v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
+              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, France. pp.300-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302289v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a Permanent Magnet Synchronous Generator using the Extended Kalman Filter and the Fast Fourier Transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.65-70, </w:t>
+              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.474-479, </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569002v1</w:t>
+                <w:t xml:space="preserve">hal-04569004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a Permanent Magnet Synchronous Generator using the Extended Kalman Filter and the Fast Fourier Transform</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+                <w:t xml:space="preserve">A better guidance approaching the toll plaza thanks to the connected infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302295v1</w:t>
+                <w:t xml:space="preserve">hal-02419058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better guidance approaching the toll plaza thanks to the connected infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fremont</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ITS World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.474-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419058v1</w:t>
+                <w:t xml:space="preserve">hal-02302294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">H∞ Yaw and Roll Sensors Fault Tolerant Control for Vehicle Lateral Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal El Youssfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Control, Optimization and Computer Science ICECOCS’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Kenitra, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569004v1</w:t>
+                <w:t xml:space="preserve">hal-01955391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">Diagnosis of a Permanent Magnet Synchronous Generator using the Extended Kalman Filter and the Fast Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540746⟩</w:t>
+              <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.65-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302294v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H∞ Yaw and Roll Sensors Fault Tolerant Control for Vehicle Lateral Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Diagnosis of a Permanent Magnet Synchronous Generator using the Extended Kalman Filter and the Fast Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Control, Optimization and Computer Science ICECOCS’18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.65-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955391v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sinaia, France. pp.332-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418856v1</w:t>
+                <w:t xml:space="preserve">hal-04569000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV modeling and Simulation of DFIG for wind turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Renewable Energy and Energy Efficiency, REEE 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tangier, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418878v1</w:t>
+                <w:t xml:space="preserve">hal-04568992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Identification for Fire and Explosion Detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LPV modeling and Simulation of DFIG for wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 21st International Conference on Control Systems and Computer Science (CSCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The International Conference on Renewable Energy and Energy Efficiency, REEE 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, FEZ, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CSCS.2017.13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02302297v1</w:t>
+                <w:t xml:space="preserve">hal-02418878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Fault Detection and Identification for Fire and Explosion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Sinaia, France. pp.332-336, </w:t>
+              <w:t xml:space="preserve">2017 21st International Conference on Control Systems and Computer Science (CSCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucharest, Romania. pp.43-50, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CSCS.2017.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569000v1</w:t>
+                <w:t xml:space="preserve">hal-02302297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Tangier, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sinaia, Romania. pp.332-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568992v1</w:t>
+                <w:t xml:space="preserve">hal-02302296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Extended Kalman Filter for a Permanent Magnet Synchronous Generat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th European Workshop on Advanced Control and Diagnosis (ACD), Bucharest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302296v1</w:t>
+                <w:t xml:space="preserve">hal-02419069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Kalman Filter for a Permanent Magnet Synchronous Generat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Popescu Dumitru</w:t>
+                <w:t xml:space="preserve">ETC service in C-ITS with high-precision of vehicle location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mouzna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th European Workshop on Advanced Control and Diagnosis (ACD), Bucharest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">12th ITS European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419069v1</w:t>
+                <w:t xml:space="preserve">hal-02301431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETC service in C-ITS with high-precision of vehicle location</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Reliable vehicle location in electronic toll collection service with cooperative intelligent transportation systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mouzna</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ITS European Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Montreal, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02301431v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable vehicle location in electronic toll collection service with cooperative intelligent transportation systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cabani</w:t>
+                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292664⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04569009v1</w:t>
+                <w:t xml:space="preserve">hal-02418856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault detection and isolation methodology using interval predictors with application to DC-DC Buck converters</w:t>
               </w:r>
@@ -8276,313 +8276,313 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IKEv2 Authentication Exchange Model in NS-2</w:t>
+                <w:t xml:space="preserve">Formal Verification of Wireless Sensor Key Exchange Protocol Using AVISPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp.1074-1077, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp.387-390, </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.280⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304570v1</w:t>
+                <w:t xml:space="preserve">hal-02304575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Wireless Sensor Key Exchange Protocol Using AVISPA</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best Conference Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp.387-390, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp 215-220, </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304575v1</w:t>
+                <w:t xml:space="preserve">hal-02304585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Conference Papers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">IKEv2 Authentication Exchange Model in NS-2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp 215-220, </w:t>
+              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp.1074-1077, </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304585v1</w:t>
+                <w:t xml:space="preserve">hal-02304570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault sensor diagnosis with Takagi-Sugeno approach design applied for DFIG wind energy systems</w:t>
               </w:r>
@@ -8971,51 +8971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust fault detection based on multimodel and interval approach. Application to a throttle valve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Letellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9056,351 +9056,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs et d’actionneurs par estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">An online intelligent monitoring algorithm for car gearboxes faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crombez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02297072v1</w:t>
+                <w:t xml:space="preserve">hal-02331943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection and localization of faults based on parametric estimation applied to diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean Conference on Control and Automation (MED 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1359-1364, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/med.2010.5547859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online intelligent monitoring algorithm for car gearboxes faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Crombez</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs et d’actionneurs par estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331943v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault tolerant control based on parametric estimation applied to diesel engine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9454,434 +9454,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic feedback linearization applied to asymptotic tracking: Generalization about the turbocharged diesel engine outputs choice</w:t>
+                <w:t xml:space="preserve">Unconstrained NCGPC with a guaranteed closed-loop stability : Case of nonlinear SISO systems with the relative degree greater than four</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 American Control Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, St. Louis, United States. pp.3458-3463, </w:t>
+              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.1980-1985, </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5400412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02296774v1</w:t>
+                <w:t xml:space="preserve">hal-02288252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained NCGPC with a guaranteed closed-loop stability : Case of nonlinear SISO systems with the relative degree greater than four</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs par estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque 3SGS’09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288252v1</w:t>
+                <w:t xml:space="preserve">hal-02297094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs par estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Output tracking of a nonlinear non-minimum phase system : An application to a turbocharged diesel engine (TDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3SGS’09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Romania. pp.4127-4132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2009.7075047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297094v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output tracking of a nonlinear non-minimum phase system : An application to a turbocharged diesel engine (TDE)</w:t>
+                <w:t xml:space="preserve">Dynamic feedback linearization applied to asymptotic tracking: Generalization about the turbocharged diesel engine outputs choice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, Budapest, Romania. pp.4127-4132, </w:t>
+              <w:t xml:space="preserve">2009 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St. Louis, United States. pp.3458-3463, </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/ecc.2009.7075047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288254v1</w:t>
+                <w:t xml:space="preserve">hal-02296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t>
               </w:r>
@@ -9978,1489 +9978,1489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00603476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new recursive formulation for fast computing of unknown input estimation. A tracking application.</w:t>
+                <w:t xml:space="preserve">Analyse et comparaison de techniques d'estimation d'état sous contraintes inégalité non linéaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics, ICINCO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madeira, Portugal. pp.CDROM</w:t>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00292238v1</w:t>
+                <w:t xml:space="preserve">hal-00331451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filters Bank Derived from the Wavelet Transform for Real Time Change Detection in Signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">NCGPC with dynamic extension applied to a Turbocharged Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oussama Mustapha</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02304618v1</w:t>
+                <w:t xml:space="preserve">hal-02302122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCGPC with dynamic extension applied to a Turbocharged Diesel Engine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unconstrained NCGPC and Asymptotic Tracking applied to the tracking problem for a Turbocharged Diesel Engine: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Witold Respondek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automation (MED 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1886-1891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med.2008.4602234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302122v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained NCGPC and Asymptotic Tracking applied to the tracking problem for a Turbocharged Diesel Engine: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">State Estimation Under Nonlinear State Inequality Constraints. A Tracking Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation (MED 2008)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/med.2008.4602234⟩</w:t>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1669-1674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304611v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Estimation Under Nonlinear State Inequality Constraints. A Tracking Application</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Fault Detection by Means of DCS Algorithm Combined with Filters Bank-Application to the Tennessee Eastman Challenge Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICINCO-SPSMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292237v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et comparaison de techniques d'estimation d'état sous contraintes inégalité non linéaires</w:t>
+                <w:t xml:space="preserve">A new recursive formulation for fast computing of unknown input estimation. A tracking application.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics, ICINCO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madeira, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331451v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection by Means of DCS Algorithm Combined with Filters Bank-Application to the Tennessee Eastman Challenge Process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
+                <w:t xml:space="preserve">Filters Bank Derived from the Wavelet Transform for Real Time Change Detection in Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Mustapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO-SPSMC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332008v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic feedback linearization based control synthesis of the turbocharged Diesel engine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">Analyse et synthèse de redondance de capteurs en vue d'améliorer l'estimation d'état d'un système</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302116v1</w:t>
+                <w:t xml:space="preserve">hal-00198378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et synthèse de redondance de capteurs en vue d'améliorer l'estimation d'état d'un système</w:t>
+                <w:t xml:space="preserve">Evaluation of estimation quality with respect to sensors losses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.CDROM</w:t>
+              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198378v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of estimation quality with respect to sensors losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Dynamic feedback linearization based control synthesis of the turbocharged Diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Plianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stobart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4407-4412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2007.4282344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200863v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Controller Without Feed-Forward for the Air System of a Diesel Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">On-Line Fault Detection by using Filters Bank and Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ziadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2006 Internal Combustion Engine Division Spring Technical Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/ICES2006-1381⟩</w:t>
+              <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Damascus, Syria. pp.1630-1634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302106v1</w:t>
+                <w:t xml:space="preserve">hal-02304624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Fault Detection by using Filters Bank and Artificial Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">G. Hoblos</w:t>
+                <w:t xml:space="preserve">Fuzzy Controller Without Feed-Forward for the Air System of a Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ziadeh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gérard Trémoulière</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Damascus, Syria. pp.1630-1634, </w:t>
+              <w:t xml:space="preserve">ASME 2006 Internal Combustion Engine Division Spring Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aachen, Germany. pp.781-787, </w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684628⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/ICES2006-1381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304624v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and comparison of nonlinear filtering methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nov 2006, pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11517,51 +11517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trémoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2006 IEEE International Conference on Control Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.2132-2137, </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11699,51 +11699,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient algorithm for intelligent instrumentation system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11920,51 +11920,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de défauts basée sur les indices de pseudo-observabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12015,51 +12015,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the Compression Ignition Engine for Control: Review and Future Trends.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Stobart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12119,51 +12119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data validation of an instrumentation system using the parity space approach. Application to the aerospace area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12516,51 +12516,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconciliation of data with unknown variance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12656,90 +12656,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of the Variable Speed Wind Turbine Based on a Doubly Fed Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Turbines - Control, Diagnostics, Simulation, and Measurements [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019, IntechOpen, </w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12959,77 +12959,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité d'estimation en fonction de la perte de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lefebvre, H. Chafouk, A El Hami, M. Bennouna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic des systèmes complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graphics Assala, pp.9-26, 2008</w:t>
@@ -13084,51 +13084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hadi Lebbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13554,51 +13554,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uit.ac.ma/icecocs2018/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870714v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed El Mehdi Ardjoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.286" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563897v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Shan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles6010014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870691v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Djellouli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Zerdali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation5040035" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjemai" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aljohani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-024-01747-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563896v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030728" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zerdani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16040395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24103124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3318885" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563879v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dena&#239;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055099" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563870v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elbarbary" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15020369" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563874v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3258799" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alkuhayli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3308040" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568985v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laville" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010234904270435" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301590v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Gliga" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lupu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2019.05.054" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301563v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Randriamasy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2906046" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302084v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2931883" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418847v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idrissi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khanfara" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302299v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boukili" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Bachtiri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idrissi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanfara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302167v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boufertella" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chibah" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181098v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kasraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/159518" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301497v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jart.2015.06.016" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouyessaad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634606v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamouli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2011.n1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297060v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.1047-1078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CLT8TJ3L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sircoulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1180" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL83HN04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.205.2010.4.205-5023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIS.2010.034805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.08.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Lebbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijista.2009.026084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremouliere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Gonidec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0893-1321(2007)20:3(165)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32407-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783250" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC62439.2024.00028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET52964.2022.9738152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593071v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181094v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568994v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Gliga" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864745" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419039v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568997v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419111v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu Dumitru" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419123v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568987v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820697" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302293v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569007v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ciubotaru" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Lupu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820483" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419096v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302289v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569002v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587632" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302295v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569004v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540746" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302294v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955391v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal El Youssfi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418856v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477263" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418878v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302297v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2017.13" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569000v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CarpathianCC.2017.7970421" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568992v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302296v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419069v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301431v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569009v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randriamasy" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabani" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fremont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292664" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739806" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304570v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.280" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304575v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.107" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304585v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.12" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouyessaad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689600" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031478" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983198" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297072v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288240v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Belaidi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547859" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331943v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crombez" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/systol.2010.5676012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296774v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Dabo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160404" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288252v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400412" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297094v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288254v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2009.7075047" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292238v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304618v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mustapha" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530058" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302122v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2008.4602234" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292237v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602024" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331451v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332008v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302116v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Plianos" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Achir" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stobart" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282344" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198378v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200863v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302106v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;mouli&#232;re" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2006-1381" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304624v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mustapha" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadeh" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684628" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121788v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.286196" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2005-82405" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571797" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2004.1490763" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0423" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guilloteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742484v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marteaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563755v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83690" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50006-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333206v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044485-7/50166-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riedinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10379" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uit.ac.ma/icecocs2018/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed El Mehdi Ardjoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjemai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aljohani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-024-01747-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Djellouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Zerdali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation5040035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Shan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles6010014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zerdani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16040395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24103124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elbarbary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15020369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dena&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3258799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alkuhayli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3308040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3318885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Randriamasy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2931883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2906046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010234904270435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Gliga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lupu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2019.05.054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boukili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Bachtiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idrissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanfara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boufertella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chibah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idrissi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khanfara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kasraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jart.2015.06.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/159518" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouyessaad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2011.n1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sircoulomb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL83HN04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.1047-1078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CLT8TJ3L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.205.2010.4.205-5023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIS.2010.034805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.08.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Lebbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijista.2009.026084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremouliere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Gonidec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0893-1321(2007)20:3(165)" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32407-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC62439.2024.00028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783250" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET52964.2022.9738152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820697" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Gliga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ciubotaru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Lupu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820483" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu Dumitru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885840" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864745" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal El Youssfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587632" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CarpathianCC.2017.7970421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477263" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2017.13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randriamasy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292664" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739806" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304585v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.280" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouyessaad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689600" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031478" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983198" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crombez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Belaidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547859" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/systol.2010.5676012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Dabo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400412" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288254v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2009.7075047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160404" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302122v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2008.4602234" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mustapha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292238v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Plianos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Achir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stobart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282344" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mustapha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684628" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302106v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;mouli&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2006-1381" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121788v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.286196" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2005-82405" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571797" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2004.1490763" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0423" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guilloteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742484v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marteaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563755v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83690" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50006-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333206v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044485-7/50166-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riedinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10379" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>