--- v2 (2026-05-01)
+++ v3 (2026-05-25)
@@ -251,499 +251,499 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04563896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Simulation, and Experimental Validation of a New Fuzzy Logic-Based Maximal Power Point Tracking Strategy for Low Power Wind Turbines</w:t>
+                <w:t xml:space="preserve">The Real-Time Observation of Electric Vehicle Operating Points Using an Extended Kalman Filter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+                <w:t xml:space="preserve">Younes Djellouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Zerdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (8), pp.2567-2584. </w:t>
+              <w:t xml:space="preserve">Automation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5 (4), pp.613-629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s40815-024-01747-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/automation5040035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870698v1</w:t>
+                <w:t xml:space="preserve">hal-04870691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Diagnosis of DFIG Wind Turbines Using an Extended Kalman Filter Observer: Experimental Validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohammed Abbas</w:t>
+                <w:t xml:space="preserve">Cooperative Vehicle Localization in Multi-Sensor Multi-Vehicle Systems Based on an Interval Split Covariance Intersection Filter with Fault Detection and Exclusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.286⟩</w:t>
+              <w:t xml:space="preserve">Vehicles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (1), pp.352-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/vehicles6010014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870714v1</w:t>
+                <w:t xml:space="preserve">hal-04563897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real-Time Observation of Electric Vehicle Operating Points Using an Extended Kalman Filter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Younes Djellouli</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Diagnosis of DFIG Wind Turbines Using an Extended Kalman Filter Observer: Experimental Validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 5 (4), pp.613-629. </w:t>
+              <w:t xml:space="preserve">IFAC-PapersOnLine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58 (4), pp.610-615. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/automation5040035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870691v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Vehicle Localization in Multi-Sensor Multi-Vehicle Systems Based on an Interval Split Covariance Intersection Filter with Fault Detection and Exclusion</w:t>
+                <w:t xml:space="preserve">Design, Simulation, and Experimental Validation of a New Fuzzy Logic-Based Maximal Power Point Tracking Strategy for Low Power Wind Turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mansour Aljohani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vehicles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (1), pp.352-373. </w:t>
+              <w:t xml:space="preserve">International Journal of Fuzzy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (8), pp.2567-2584. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/vehicles6010014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s40815-024-01747-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563897v1</w:t>
+                <w:t xml:space="preserve">hal-04870698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Analysis of a Dual-Inverter-Fed Open-End Winding Induction Machine under Asymmetrical Control: Theoretical Approach and Experimental Validation</w:t>
               </w:r>
@@ -833,64 +833,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interval Split Covariance Intersection Filter: Theory and Its Application to Cooperative Localization in a Multi-Sensor Multi-Vehicle System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -931,265 +931,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04870721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a Novel Synergetic Control for Optimal Power Extraction of a Small-Scale Wind Generation System with Variable Loads and Wind Speeds</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Robust Control Approach for Frequency Support Capability of Grid-Tie Photovoltaic Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symmetry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (2), pp.369. </w:t>
+              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/sym15020369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1115/1.4055099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563870v1</w:t>
+                <w:t xml:space="preserve">hal-04563879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Robust Control Approach for Frequency Support Capability of Grid-Tie Photovoltaic Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application of a Novel Synergetic Control for Optimal Power Extraction of a Small-Scale Wind Generation System with Variable Loads and Wind Speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Boudjemai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouloud Denaï</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Z. Elbarbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 145 (2), </w:t>
+              <w:t xml:space="preserve">Symmetry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (2), pp.369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1115/1.4055099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/sym15020369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563879v1</w:t>
+                <w:t xml:space="preserve">hal-04563870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Investigation of Decoupled Discontinuous PWM Strategies in Open-End Winding Induction Motor Supplied by a Common DC-Link</w:t>
               </w:r>
@@ -1214,51 +1214,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Denaï</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Journal of Emerging and Selected Topics in Power Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (3), pp.3087-3096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1292,90 +1292,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis of a New Low Power Wind Turbine Emulator Using a DC Machine and Advanced Method for Maximum Wind Power Capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamza Boudjemai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouloud Denaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdulaziz Alkuhayli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1426,64 +1426,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Survey of Vehicle Localization: Performance Analysis and Challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoyu Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1615,261 +1615,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03515512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geolocation Process to Perform the Electronic Toll Collection Using the ITS-G5 Technology</w:t>
+                <w:t xml:space="preserve">Formally Validated of Novel Tolling Service With the ITS-G5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 68 (9), pp.8570-8582. </w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Revue IEEE Access, 7, pp.41133-41144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2931883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2906046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302084v1</w:t>
+                <w:t xml:space="preserve">hal-02301563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formally Validated of Novel Tolling Service With the ITS-G5</w:t>
+                <w:t xml:space="preserve">Geolocation Process to Perform the Electronic Toll Collection Using the ITS-G5 Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Revue IEEE Access, 7, pp.41133-41144. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Vehicular Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 68 (9), pp.8570-8582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2019.2906046⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVT.2019.2931883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301563v1</w:t>
+                <w:t xml:space="preserve">hal-02302084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graph Convolutional Networks Skeleton-based Action Recognition for Continuous Data Stream: A Sliding Window Approach</w:t>
               </w:r>
@@ -1881,51 +1881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickael Delamare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Laville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2582,51 +2582,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Secure collaborative system in heterogenous wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2686,51 +2686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collaborative Key Exchange System Based on Chinese Remainder Theorem in Heterogeneous Wireless Sensor Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3087,272 +3087,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00634606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A gain modification form for Kalman filtering under state inequality constraints</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Hoblos</w:t>
+                <w:t xml:space="preserve">Modélisation des entrées inconnues pour une estimation d'état robuste. Application à un système de navigation hybridée inertie-GPS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (9-10), pp.1047-1078. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/jesa.44.1047-1078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/acs.1180⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03181102v1</w:t>
+                <w:t xml:space="preserve">hal-00582622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des entrées inconnues pour une estimation d'état robuste. Application à un système de navigation hybridée inertie-GPS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">A gain modification form for Kalman filtering under state inequality constraints</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal Européen des Systèmes Automatisés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 44 (9-10), pp.1047-1078. </w:t>
+              <w:t xml:space="preserve">International Journal of Adaptive Control and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 24 (12), pp.1051-1069. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/jesa.44.1047-1078⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/acs.1180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00582622v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03181102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensor network design for improving estimation quality</w:t>
               </w:r>
@@ -3904,51 +3904,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02296764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft computing approach for data validation</w:t>
+                <w:t xml:space="preserve">Soft computing algorithm to data validation in aerospace systems using parity space approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
@@ -3979,97 +3979,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Computing, Information and Communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 20 (3), pp.165-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)0893-1321(2007)20:3(165)⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00148285v1</w:t>
+                <w:t xml:space="preserve">hal-00195415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft computing algorithm to data validation in aerospace systems using parity space approach</w:t>
+                <w:t xml:space="preserve">Soft computing approach for data validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
@@ -4100,82 +4109,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Le Gonidec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aerospace Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Aerospace Computing, Information and Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 4 (1), pp.628-635</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)0893-1321(2007)20:3(165)⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00195415v1</w:t>
+                <w:t xml:space="preserve">hal-00148285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELING AND IDENTIFICATION OF NON-LINEAR SYSTEMS BY A MULTIMODEL APPROACH : APPLICATION TO A THROTTLE VALVE</w:t>
               </w:r>
@@ -4541,1753 +4541,1779 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (75)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (73)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cooperative Localization Based on Interval Split Covariance Intersection Filter in MSMV System</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Real Time Implementation of a Speed/Torque Sensorless Observer for Induction Motor Utilizing Extended Kalman Filtering Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younes Djellouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sid Ahmed El Mehdi Ardjoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emrah Zerdali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouloud Denai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (CyberC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Guangzhou, France. pp.108-116, </w:t>
+              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CyberC62439.2024.00028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870882v1</w:t>
+                <w:t xml:space="preserve">hal-04870889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real Time Implementation of a Speed/Torque Sensorless Observer for Induction Motor Utilizing Extended Kalman Filtering Technique</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mouloud Denai</w:t>
+                <w:t xml:space="preserve">Cooperative Localization Based on Interval Split Covariance Intersection Filter in MSMV System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoyu Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-5, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Cyber-Enabled Distributed Computing and Knowledge Discovery (CyberC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Guangzhou, France. pp.108-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CyberC62439.2024.00028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04870889v1</w:t>
+                <w:t xml:space="preserve">hal-04870882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Kalman filter with speed constraints for WiFi-based indoor localization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+                <w:t xml:space="preserve">Graph Convolutional Networks Skeleton-based Action Recognition for Continuous Data Stream: A Sliding Window Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Delamare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Laville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 2nd International Conference on Innovative Research in Applied Science, Engineering and Technology (IRASET)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRASET52964.2022.9738152⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Online Streaming, Austria. pp.427-435, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010234904270435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569010v1</w:t>
+                <w:t xml:space="preserve">hal-03181094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graph Convolutional Networks Skeleton-based Action Recognition for Continuous Data Stream: A Sliding Window Approach</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Technique de trilatération pour la localisation Indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tian Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Vision Theory and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT d'Aix-Marseille, Mar 2021, MARSEILLE, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03181094v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03593071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de trilatération pour la localisation Indoor</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur les Objets et systèmes Connectés - COC'2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, Morocco. pp.1313-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03593071v1</w:t>
+                <w:t xml:space="preserve">hal-02302293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2019, Paris, Morocco. pp.1313-1318, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1729-1734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302293v1</w:t>
+                <w:t xml:space="preserve">hal-04569007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
+                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC ‘19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569007v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online estimation of the ON-state resistance Ron of a mosfet in a conversion chain for failure prognostics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Abdelkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kokou Langueh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Conference on Advanced Control and Diagnosis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems (SYSTOL’19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331268v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maha Khanfara</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sinaia, France. pp.803-808, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2019.8885840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568987v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">Online estimation of the ON-state resistance Ron of a mosfet in a conversion chain for failure prognostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kokou Langueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Control and Fault-Tolerant Systems (SYSTOL’19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">15th European Conference on Advanced Control and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419111v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of Stator Inter-Turn Short Circuit in Doubly Fed Induction Generator of Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Popescu Dumitru</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on System Theory, Control and Computing (ICSTCC ‘19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1313-1318, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419123v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a NPC inverter using Goertzel Filters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
+                <w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Khemmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 23rd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568997v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02343526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic et Détection de Défauts à distance des Eoliennes A l'aide de l'Internet des Objets (IoT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Redouane Khemmar</w:t>
+                <w:t xml:space="preserve">Le franchissement des péages avec les Systèmes de Transports Intelligents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COFMER'03 (Energie solaire, Energie éolienne, Biomasse &amp; Bioénergie, Efficacité énergétique &amp; Stockage d’énergie)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">Journées techniques de la route IFSTTAR 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02343526v1</w:t>
+                <w:t xml:space="preserve">hal-02419096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le franchissement des péages avec les Systèmes de Transports Intelligents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Ciubotaru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fremont</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées techniques de la route IFSTTAR 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1729-1734, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419096v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Diagnosis of a Direct Drive Wind Turbine Using a Bank of Goertzel Filters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Abdelkarim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinius Gliga</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 6th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2019.8820483⟩</w:t>
+              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Casablanca, France. pp.300-305, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2019.8864745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302289v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of methods to estimate vehicle location in Electronic Toll Collection Service with C-ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6332,4255 +6358,4259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Approach for Model-based Diagnosis of a Three-Level Three-Phase NPC Inverter</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+                <w:t xml:space="preserve">A better guidance approaching the toll plaza thanks to the connected infrastructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 4th Conference on Control and Fault Tolerant Systems (SysTol)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th ITS World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Copenhagen, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568994v1</w:t>
+                <w:t xml:space="preserve">hal-02419058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sinaia, France. pp.474-479, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A better guidance approaching the toll plaza thanks to the connected infrastructure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Fremont</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th ITS World Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Sinaia, Romania. pp.474-479, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSTCC.2018.8540746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419058v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of State Estimators for a Permanent Magnet Synchronous Generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+                <w:t xml:space="preserve">H∞ Yaw and Roll Sensors Fault Tolerant Control for Vehicle Lateral Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoufal El Youssfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Oudghiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 22nd International Conference on System Theory, Control and Computing (ICSTCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Conference on Electronics, Control, Optimization and Computer Science ICECOCS’18</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Kenitra, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302294v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H∞ Yaw and Roll Sensors Fault Tolerant Control for Vehicle Lateral Dynamics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Diagnosis of a Permanent Magnet Synchronous Generator using the Extended Kalman Filter and the Fast Fourier Transform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electronics, Control, Optimization and Computer Science ICECOCS’18</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.65-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587632⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01955391v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of a Permanent Magnet Synchronous Generator using the Extended Kalman Filter and the Fast Fourier Transform</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinius Gliga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2018, Valencia, France. pp.65-70, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId185" w:history="1">
+              <w:t xml:space="preserve">, Oct 2018, Valencia, Spain. pp.65-70, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569002v1</w:t>
+                <w:t xml:space="preserve">hal-02302295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of a Permanent Magnet Synchronous Generator using the Extended Kalman Filter and the Fast Fourier Transform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault Detection and Identification for Fire and Explosion Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lavinius Gliga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 7th International Conference on Systems and Control (ICSC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 21st International Conference on Control Systems and Computer Science (CSCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Bucharest, Romania. pp.43-50, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CSCS.2017.13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2018.8587632⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02302295v1</w:t>
+                <w:t xml:space="preserve">hal-02302297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LPV modeling and Simulation of DFIG for wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The International Conference on Renewable Energy and Energy Efficiency, REEE 17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, FEZ, Morocco</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569000v1</w:t>
+                <w:t xml:space="preserve">hal-02418878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sinaia, France. pp.332-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568992v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LPV modeling and Simulation of DFIG for wind turbine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on Renewable Energy and Energy Efficiency, REEE 17</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tangier, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418878v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection and Identification for Fire and Explosion Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dumitru Popescu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 21st International Conference on Control Systems and Computer Science (CSCS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CSCS.2017.13⟩</w:t>
+              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Sinaia, Romania. pp.332-336, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CarpathianCC.2017.7970421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02302297v1</w:t>
+                <w:t xml:space="preserve">hal-02302296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovations in fault detection and tolerant control for a wind farm, using Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Extended Kalman Filter for a Permanent Magnet Synchronous Generat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lavinius Ioan Gliga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ciprian Lupu</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popescu Dumitru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dumitru Popescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 18th International Carpathian Control Conference (ICCC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 14th European Workshop on Advanced Control and Diagnosis (ACD), Bucharest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Bucarest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302296v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Kalman Filter for a Permanent Magnet Synchronous Generat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Popescu Dumitru</w:t>
+                <w:t xml:space="preserve">ETC service in C-ITS with high-precision of vehicle location</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malalatiana Randriamasy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Fremont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Mouzna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 14th European Workshop on Advanced Control and Diagnosis (ACD), Bucharest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Bucarest, Romania</w:t>
+              <w:t xml:space="preserve">12th ITS European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419069v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02301431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETC service in C-ITS with high-precision of vehicle location</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imane Idrissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Mouzna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th ITS European Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Tangier, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02301431v1</w:t>
+                <w:t xml:space="preserve">hal-02418856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliable vehicle location in electronic toll collection service with cooperative intelligent transportation systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Cabani</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation methodology using interval predictors with application to DC-DC Buck converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab El Houda Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Fremont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE 28th Annual International Symposium on Personal, Indoor, and Mobile Radio Communications (PIMRC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/PIMRC.2017.8292664⟩</w:t>
+              <w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelona, Spain. pp.548-553, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04569009v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bank of Kalman Filters for Current Sensors Faults Detection and Isolation of DFIG for Wind Turbine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid El Bachtiri</w:t>
+                <w:t xml:space="preserve">Set-membership methodology for multiple fault detection and isolation in DC-DC Buck Converters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rihab El Houda Thabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 International Renewable and Sustainable Energy Conference (IRSEC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IRSEC.2017.8477263⟩</w:t>
+              <w:t xml:space="preserve">2016 18th Mediterranean Electrotechnical Conference (MELECON)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lemesos, Cyprus. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418856v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation methodology using interval predictors with application to DC-DC Buck converters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rihab El Houda Thabet</w:t>
+                <w:t xml:space="preserve">Formal Verification of Wireless Sensor Key Exchange Protocol Using AVISPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SYSTOL.2016.7739806⟩</w:t>
+              <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp.387-390, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302303v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Set-membership methodology for multiple fault detection and isolation in DC-DC Buck Converters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Best Conference Papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 18th Mediterranean Electrotechnical Conference (MELECON)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MELCON.2016.7495377⟩</w:t>
+              <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp 215-220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302301v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formal Verification of Wireless Sensor Key Exchange Protocol Using AVISPA</w:t>
+                <w:t xml:space="preserve">IKEv2 Authentication Exchange Model in NS-2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Kasraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adnane Cabani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp.387-390, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.107⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2014, Taichung, Taiwan. pp.1074-1077, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304575v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Best Conference Papers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fault sensor diagnosis with Takagi-Sugeno approach design applied for DFIG wind energy systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ouyessaad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.12⟩</w:t>
+              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, ALGIERS, Algeria. pp.55-60, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304585v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IKEv2 Authentication Exchange Model in NS-2</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adnane Cabani</w:t>
+                <w:t xml:space="preserve">Doubly fed induction generator fault diagnosis using unknown input Takagi-Sugeno observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Ouyessaad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2014 International Symposium on Computer, Consumer and Control (IS3C)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IS3C.2014.280⟩</w:t>
+              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Hammamet, Tunisia. pp.530-535, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304570v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault sensor diagnosis with Takagi-Sugeno approach design applied for DFIG wind energy systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Ouyessaad</w:t>
+                <w:t xml:space="preserve">Fault detection and isolation using Kalman filter bank for a wind turbine generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 3rd International Conference on Systems and Control (ICSC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICoSC.2013.6750835⟩</w:t>
+              <w:t xml:space="preserve">Automation (MED 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.144-149, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304592v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doubly fed induction generator fault diagnosis using unknown input Takagi-Sugeno observer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hakim Ouyessaad</w:t>
+                <w:t xml:space="preserve">Current sensor FDI by Generalized Observer Scheme for a generator in wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Do Hieu Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2013 International Conference on Control, Decision and Information Technologies (CoDIT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CoDIT.2013.6689600⟩</w:t>
+              <w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCCA.2011.6031478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304578v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault detection and isolation using Kalman filter bank for a wind turbine generator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Do Hieu Trinh</w:t>
+                <w:t xml:space="preserve">Robust fault detection based on multimodel and interval approach. Application to a throttle valve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Letellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Automation (MED 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.144-149, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983155⟩</w:t>
+              <w:t xml:space="preserve">, Jun 2011, Corfu, Greece. pp.479-484, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2011.5983198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304567v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current sensor FDI by Generalized Observer Scheme for a generator in wind turbine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Do Hieu Trinh</w:t>
+                <w:t xml:space="preserve">An online intelligent monitoring algorithm for car gearboxes faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crombez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 International Conference on Communications, Computing and Control Applications (CCCA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Leuven, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304572v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust fault detection based on multimodel and interval approach. Application to a throttle valve</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clément Letellier</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs et d’actionneurs par estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation (MED 2011)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Le Mans, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304574v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An online intelligent monitoring algorithm for car gearboxes faults</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Crombez</w:t>
+                <w:t xml:space="preserve">Detection and localization of faults based on parametric estimation applied to diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Amine Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISMA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation (MED 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Marrakech, Morocco. pp.1359-1364, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med.2010.5547859⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331943v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and localization of faults based on parametric estimation applied to diesel engine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Fault tolerant control based on parametric estimation applied to diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Amine Belaidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediterranean Conference on Control and Automation (MED 2010)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/med.2010.5547859⟩</w:t>
+              <w:t xml:space="preserve">2010 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nice, France. pp.801-806, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/systol.2010.5676012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288240v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs et d’actionneurs par estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Unconstrained NCGPC with a guaranteed closed-loop stability : Case of nonlinear SISO systems with the relative degree greater than four</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Colloque Interdisciplinaire en Instrumentation, C2I 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Shanghai, China. pp.1980-1985, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5400412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297072v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault tolerant control based on parametric estimation applied to diesel engine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Amine Belaidi</w:t>
+                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs par estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2010 Conference on Control and Fault-Tolerant Systems (SysTol)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque 3SGS’09</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288248v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02297094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained NCGPC with a guaranteed closed-loop stability : Case of nonlinear SISO systems with the relative degree greater than four</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId238" w:history="1">
+                <w:t xml:space="preserve">Output tracking of a nonlinear non-minimum phase system : An application to a turbocharged diesel engine (TDE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 Joint 48th IEEE Conference on Decision and Control (CDC) and 28th Chinese Control Conference (CCC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/cdc.2009.5400412⟩</w:t>
+              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, Budapest, Romania. pp.4127-4132, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ecc.2009.7075047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288252v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection et localisation de défauts simultanés de capteurs par estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Dynamic feedback linearization applied to asymptotic tracking: Generalization about the turbocharged diesel engine outputs choice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 3SGS’09</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2009 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, St. Louis, United States. pp.3458-3463, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2009.5160404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02297094v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02296774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Output tracking of a nonlinear non-minimum phase system : An application to a turbocharged diesel engine (TDE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ouadie Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 European Control Conference (ECC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ecc.2009.7075047⟩</w:t>
+              <w:t xml:space="preserve">Advanced Electromechanical Motion Systems &amp; Electric Drives Joint Symposium, 2009. ELECTROMOTION 2009. 8th International Symposium on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ELECTROMOTION.2009.5259145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288254v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00603476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic feedback linearization applied to asymptotic tracking: Generalization about the turbocharged diesel engine outputs choice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">Analyse et comparaison de techniques d'estimation d'état sous contraintes inégalité non linéaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2009 American Control Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02296774v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00331451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of model parameters on the diagnosis of the wind turbine generator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Heraud</w:t>
+                <w:t xml:space="preserve">NCGPC with dynamic extension applied to a Turbocharged Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gilles Notton</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Witold Respondek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Electromechanical Motion Systems &amp; Electric Drives Joint Symposium, 2009. ELECTROMOTION 2009. 8th International Symposium on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFAC WC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Seoul, South Korea</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00603476v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et comparaison de techniques d'estimation d'état sous contraintes inégalité non linéaires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Unconstrained NCGPC and Asymptotic Tracking applied to the tracking problem for a Turbocharged Diesel Engine: A comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Conférence Internationale Francophone d'Automatique, CIFA'2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Automation (MED 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1886-1891, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/med.2008.4602234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00331451v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NCGPC with dynamic extension applied to a Turbocharged Diesel Engine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marcelin Dabo</w:t>
+                <w:t xml:space="preserve">State Estimation Under Nonlinear State Inequality Constraints. A Tracking Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Witold Respondek</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFAC WC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Ajaccio, France. pp.1669-1674, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302122v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconstrained NCGPC and Asymptotic Tracking applied to the tracking problem for a Turbocharged Diesel Engine: A comparative study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">Fault Detection by Means of DCS Algorithm Combined with Filters Bank-Application to the Tennessee Eastman Challenge Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Automation (MED 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICINCO-SPSMC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Funchal, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304611v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State Estimation Under Nonlinear State Inequality Constraints. A Tracking Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+                <w:t xml:space="preserve">Filters Bank Derived from the Wavelet Transform for Real Time Change Detection in Signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oussama Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Khalil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Mediterranean Conference on Control and Automation, MED'08</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MED.2008.4602024⟩</w:t>
+              <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Damascus, Syria. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4530058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292237v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection by Means of DCS Algorithm Combined with Filters Bank-Application to the Tennessee Eastman Challenge Process</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+                <w:t xml:space="preserve">A new recursive formulation for fast computing of unknown input estimation. A tracking application.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICINCO-SPSMC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Funchal, Portugal</w:t>
+              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics, ICINCO 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Madeira, Portugal. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332008v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00292238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new recursive formulation for fast computing of unknown input estimation. A tracking application.</w:t>
+                <w:t xml:space="preserve">Analyse et synthèse de redondance de capteurs en vue d'améliorer l'estimation d'état d'un système</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
@@ -10598,2041 +10628,1803 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Informatics in Control, Automation and Robotics, ICINCO 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Madeira, Portugal. pp.CDROM</w:t>
+              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Nancy, France. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00292238v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filters Bank Derived from the Wavelet Transform for Real Time Change Detection in Signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Khalil</w:t>
+                <w:t xml:space="preserve">Evaluation of estimation quality with respect to sensors losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication Technologies: from Theory to Applications (ICTTA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Tanger, Morocco. pp.CDROM</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304618v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00200863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et synthèse de redondance de capteurs en vue d'améliorer l'estimation d'état d'un système</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">Dynamic feedback linearization based control synthesis of the turbocharged Diesel engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandros Plianos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Achir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stobart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">José Ragot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Colloque Interdisciplinaire en Instrumentation, C2I 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2007 American Control Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, New York, United States. pp.4407-4412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACC.2007.4282344⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198378v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of estimation quality with respect to sensors losses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">On-Line Fault Detection by using Filters Bank and Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Mustapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Khalil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ziadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Congrès International Pluridisciplinaire Qualité et Sûreté de Fonctionnement, Qualita 2007</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2006 2nd International Conference on Information &amp; Communication Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Damascus, Syria. pp.1630-1634, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICTTA.2006.1684628⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00200863v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic feedback linearization based control synthesis of the turbocharged Diesel engine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Stobart</w:t>
+                <w:t xml:space="preserve">Fuzzy Controller Without Feed-Forward for the Air System of a Diesel Engine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Trémoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2007 American Control Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACC.2007.4282344⟩</w:t>
+              <w:t xml:space="preserve">ASME 2006 Internal Combustion Engine Division Spring Technical Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Aachen, Germany. pp.781-787, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ICES2006-1381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302116v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-Line Fault Detection by using Filters Bank and Artificial Neural Networks</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Analysis and comparison of nonlinear filtering methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nov 2006, pp.CDROM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mustapha</w:t>
-[...97 lines deleted...]
-                <w:t xml:space="preserve">hal-02304624v1</w:t>
+                <w:t xml:space="preserve">hal-00121788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuzzy Controller Without Feed-Forward for the Air System of a Diesel Engine</w:t>
+                <w:t xml:space="preserve">Control of the air system of a diesel engine : A fuzzy multivariable approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Trémoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2006 Internal Combustion Engine Division Spring Technical Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/ICES2006-1381⟩</w:t>
+              <w:t xml:space="preserve">2006 IEEE International Conference on Control Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.2132-2137, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CCA.2006.286196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302106v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and comparison of nonlinear filtering methods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+                <w:t xml:space="preserve">The Evolution Required in Standard Cars for the Use of New EGR-VGT Control Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASME 2005 International Mechanical Engineering Congress and Exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2005, Orlando, United States. pp.601-610, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/IMECE2005-82405⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00121788v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Control of the air system of a diesel engine : A fuzzy multivariable approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Arnold</w:t>
+                <w:t xml:space="preserve">An efficient algorithm for intelligent instrumentation system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Langlois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Trémoulière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2006 IEEE International Conference on Control Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CCA.2006.286196⟩</w:t>
+              <w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Ajaccio, France. pp.141-146 vol. 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302120v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution Required in Standard Cars for the Use of New EGR-VGT Control Strategies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+                <w:t xml:space="preserve">Polynomial control of nonlinear turbocharged diesel engine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ayadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2005 International Mechanical Engineering Congress and Exposition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1115/IMECE2005-82405⟩</w:t>
+              <w:t xml:space="preserve">2004 IEEE International Conference on Industrial Technology, 2004. IEEE ICIT '04.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Hammemet, Tunisia. pp.1384-1389, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/icit.2004.1490763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302105v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient algorithm for intelligent instrumentation system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de défauts basée sur les indices de pseudo-observabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Langlois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE International Symposium on Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation C2I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole Normale Supérieure de Cachan, Jan 2004, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302103v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polynomial control of nonlinear turbocharged diesel engine model</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Langlois</w:t>
+                <w:t xml:space="preserve">Modelling the Compression Ignition Engine for Control: Review and Future Trends.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Stobart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Maquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2004 IEEE International Conference on Industrial Technology, 2004. IEEE ICIT '04.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/icit.2004.1490763⟩</w:t>
+              <w:t xml:space="preserve">SAE 2004 World Congress &amp; Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2004, detroit, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4271/2004-01-0423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304645v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de défauts basée sur les indices de pseudo-observabilité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Data validation of an instrumentation system using the parity space approach. Application to the aerospace area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghaleb Hoblos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Guilloteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Le Gonidec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Interdisciplinaire en Instrumentation C2I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole Normale Supérieure de Cachan, Jan 2004, Paris, France</w:t>
+              <w:t xml:space="preserve">10th IFAC Symposium on Control in Transportation Systems, CTS'2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2003, Tokyo, Japan. pp.CDROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742510v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00291770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling the Compression Ignition Engine for Control: Review and Future Trends.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Richard Stobart</w:t>
+                <w:t xml:space="preserve">Detection of Loud Motor Noises by Principal Component Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Maquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAE 2004 World Congress &amp; Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Modeling Simulation, MS'2000</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2000, Las Palmas (Iles Canaries), Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304661v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data validation of an instrumentation system using the parity space approach. Application to the aerospace area</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fault Detection Using Model-Based and Neural Network. International Conference On Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel Aitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Marteaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IFAC Symposium on Control in Transportation Systems, CTS'2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2003, Tokyo, Japan. pp.CDROM</w:t>
+              <w:t xml:space="preserve">International Conference On Artificial Intelligence (IC-AI'99)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1999, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00291770v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of Loud Motor Noises by Principal Component Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Détection de Défauts de Capteurs par les Réseaux de Neurones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lamy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modeling Simulation, MS'2000</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2000, Las Palmas (Iles Canaries), Spain</w:t>
+              <w:t xml:space="preserve">Mediterrranean Conference on Electronics and Automatic Control, MCEA'98</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMSE, Sep 1998, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01742490v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01742480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Detection Using Model-Based and Neural Network. International Conference On Artificial Intelligence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconciliation of data with unknown variance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Ragot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...215 lines deleted...]
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdel Aïtouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Technical Diagnostics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1990, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00293581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12642,51 +12434,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling and Simulation of the Variable Speed Wind Turbine Based on a Doubly Fed Induction Generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imane Idrissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12718,265 +12510,265 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maha Khanfara</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gas Turbines - Control, Diagnostics, Simulation, and Measurements [Working Title]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IntechOpen, 2019, IntechOpen, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5772/intechopen.83690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic de défauts du convertisseur DC-DC pour véhicule électrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab El Houda Thabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiabilité des systèmes mécatroniques de forte puissance 2. Application automobile et aéronautique enjeux, essais et analyses. ISTE Editions, Vol. 2, pp 245,265, Février 2018. ISBN : 978-1-78406-363-4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp 245,265, 2018, Livre ISTE</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault Diagnosis in a DC/DC Converter for Electric Vehicles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rihab El Houda Thabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability of High-Power Mechatronic Systems 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.199-220, 2017, Book of Reliability of High-Power Mechatronic Systems 2, Elsevier,, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-1-78548-261-8.50006-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02302306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la qualité d'estimation en fonction de la perte de capteurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sircoulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13022,73 +12814,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Lefebvre, H. Chafouk, A El Hami, M. Bennouna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diagnostic des systèmes complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Graphics Assala, pp.9-26, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00333206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faults Detection and Isolation for Non Linear Hybrid Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Hadi Lebbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13120,70 +12912,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fault Detection, Supervision and Safety of Technical Processes 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.986-991, 2007, The proceding of Supervision and Safety of Technical Processes 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-008044485-7/50166-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13193,104 +12985,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method of determining navigation parameters for a carrier and hybridization device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riedinger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">United States, Patent n° : US Patent 8,942,923. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13300,114 +13092,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Validation de données à variance inconnue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houcine Chafouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Automatique / Robotique. Université Henri Poincaré - Nancy 1, 1990. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1990NAN10379⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01747421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId315"/>
+      <w:footerReference w:type="default" r:id="rId308"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13554,51 +13346,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uit.ac.ma/icecocs2018/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed El Mehdi Ardjoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjemai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aljohani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-024-01747-7" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870714v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.286" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870691v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Djellouli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Zerdali" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation5040035" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563897v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Shan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles6010014" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zerdani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16040395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24103124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elbarbary" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15020369" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563879v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dena&#239;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055099" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3258799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alkuhayli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3308040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3318885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302084v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Randriamasy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2931883" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301563v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2906046" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010234904270435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Gliga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lupu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2019.05.054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boukili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Bachtiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idrissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanfara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boufertella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chibah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idrissi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khanfara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kasraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jart.2015.06.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/159518" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouyessaad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2011.n1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181102v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sircoulomb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1180" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL83HN04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.1047-1078" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CLT8TJ3L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.205.2010.4.205-5023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIS.2010.034805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.08.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Lebbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijista.2009.026084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremouliere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148285v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Gonidec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195415v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0893-1321(2007)20:3(165)" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32407-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870882v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC62439.2024.00028" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870889v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783250" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569010v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRASET52964.2022.9738152" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181094v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593071v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302293v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820697" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569007v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Gliga" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ciubotaru" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Lupu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820483" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568987v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419111v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu Dumitru" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419123v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568997v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885840" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419096v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302289v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568994v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864745" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569004v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540746" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419058v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302294v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955391v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal El Youssfi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569002v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587632" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CarpathianCC.2017.7970421" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568992v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477263" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418878v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2017.13" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302296v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301431v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569009v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Randriamasy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cabani" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fremont" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PIMRC.2017.8292664" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418856v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302303v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739806" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302301v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495377" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304575v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.107" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304585v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.12" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304570v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.280" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304592v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouyessaad" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750835" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304578v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689600" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304567v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983155" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304572v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031478" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304574v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letellier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983198" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331943v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crombez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288240v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Belaidi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547859" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297072v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288248v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/systol.2010.5676012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288252v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Dabo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400412" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297094v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288254v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2009.7075047" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160404" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331451v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302122v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2008.4602234" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292237v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602024" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332008v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mustapha" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292238v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304618v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530058" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200863v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302116v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Plianos" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Achir" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stobart" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282344" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304624v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mustapha" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadeh" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684628" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302106v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;mouli&#232;re" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2006-1381" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121788v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302120v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.286196" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302105v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2005-82405" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302103v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571797" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304645v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2004.1490763" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742510v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304661v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0423" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291770v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guilloteau" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742490v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742484v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marteaux" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563755v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83690" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419009v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302306v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50006-1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333206v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304626v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044485-7/50166-4" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riedinger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10379" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uit.ac.ma/icecocs2018/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563896v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abbas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Chafouk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sid Ahmed El Mehdi Ardjoun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24030728" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870691v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Djellouli" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emrah Zerdali" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Denai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/automation5040035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563897v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoyu Shan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnane Cabani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vehicles6010014" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870714v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.286" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870698v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Boudjemai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansour Aljohani" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40815-024-01747-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563901v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Zerdani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym16040395" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870721v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24103124" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563879v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouloud Dena&#239;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4055099" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563870v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Elbarbary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/sym15020369" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563874v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2023.3258799" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulaziz Alkuhayli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3308040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04563892v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2023.3318885" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03515512v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sircoulomb" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s22020428" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301563v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malalatiana Randriamasy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Fremont" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2019.2906046" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302084v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2019.2931883" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568985v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Delamare" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Laville" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010234904270435" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301590v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.I. Gliga" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popescu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lupu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.YMSSP.2019.05.054" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302299v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Boukili" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R El Bachtiri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Idrissi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Khanfara" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/161/1/012013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302167v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Boufertella" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Boudour" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arezki Chibah" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.09.648" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418847v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Idrissi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid El Bachtiri" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Khanfara" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12928/telkomnika.v16i6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302171v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Letellier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Hoblos" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.2591" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9VM8TK48-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301497v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kasraoui" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jart.2015.06.016" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181098v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/159518" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302180v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Ouyessaad" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.09.536" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297060v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghaleb Hoblos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ragot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634606v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Jamouli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sauter" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3845/e-sta.2011.n1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00582622v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.44.1047-1078" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-CLT8TJ3L-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181102v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Sircoulomb" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acs.1180" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-CL83HN04-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2316/Journal.205.2010.4.205-5023" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304580v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ouadie Bennouna" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Robin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Roux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJAIS.2010.034805" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296771v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Arnold" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Langlois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2007.08.046" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304613v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Hadi Lebbal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Lefebvre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijista.2009.026084" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296764v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Tremouliere" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMIC.2008.020127" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00195415v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Le Gonidec" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)0893-1321(2007)20:3(165)" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00148285v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181138v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250108v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Aubry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Combastel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elom Ayih Domlan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/jesa.41.885-912" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-9Z4X5CSV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304650v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Langlois" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilloteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Le Gonidec" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)32407-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870889v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783250" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04870882v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyberC62439.2024.00028" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03181094v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593071v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302293v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820697" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569007v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Gliga" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Ciubotaru" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Popescu" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Lupu" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2019.8820483" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abdelkarim" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinius Ioan Gliga" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Popescu Dumitru" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419111v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568997v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Abdelkarim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2019.8885840" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331268v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kokou Langueh" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568987v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02343526v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Khemmar" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419096v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302289v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568994v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2019.8864745" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419039v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419058v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569004v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSTCC.2018.8540746" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302294v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufal El Youssfi" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Oudghiri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569002v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2018.8587632" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302295v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302297v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSCS.2017.13" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418878v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04569000v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CarpathianCC.2017.7970421" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04568992v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRSEC.2017.8477263" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302296v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419069v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02301431v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mouzna" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418856v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302303v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rihab El Houda Thabet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYSTOL.2016.7739806" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302301v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MELCON.2016.7495377" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304575v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.107" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304585v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.12" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304570v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IS3C.2014.280" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304592v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ouyessaad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lefebvre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICoSC.2013.6750835" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304578v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2013.6689600" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304567v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Do Hieu Trinh" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983155" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCCA.2011.6031478" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304574v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Letellier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2011.5983198" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02331943v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crombez" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297072v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288240v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Amine Belaidi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2010.5547859" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288248v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/systol.2010.5676012" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288252v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelin Dabo" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2009.5400412" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02297094v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02288254v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ecc.2009.7075047" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296774v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2009.5160404" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603476v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Heraud" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ELECTROMOTION.2009.5259145" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00331451v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302122v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Witold Respondek" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304611v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/med.2008.4602234" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292237v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2008.4602024" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02332008v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Mustapha" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Khalil" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304618v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4530058" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00292238v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198378v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00200863v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302116v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Plianos" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Achir" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Stobart" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2007.4282344" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304624v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mustapha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Khalil" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ziadeh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2006.1684628" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302106v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Tr&#233;mouli&#232;re" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ICES2006-1381" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00121788v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302120v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2006.286196" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302105v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/IMECE2005-82405" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302103v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571797" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304645v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ayadi" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icit.2004.1490763" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742510v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel Aitouche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304661v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grondin" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Maquet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4271/2004-01-0423" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00291770v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Guilloteau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742490v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742484v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Marteaux" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742480v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lamy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00293581v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maquin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel A&#239;touche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02563755v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/intechopen.83690" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02419009v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302306v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-261-8.50006-1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333206v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02304626v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-008044485-7/50166-4" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418984v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riedinger" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01747421v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1990NAN10379" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>