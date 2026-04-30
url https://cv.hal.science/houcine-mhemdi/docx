--- v0 (2026-03-27)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mhemdi Houcine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houcine-mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3447-2968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Stage Microwave-Assisted Extraction of Phenolic Compounds from Tunisian Walnut (Juglans regia L.) Bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boukettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.2914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr13092914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible Insects’ Transformation for Feed and Food Uses: An Overview of Current Insights and Future Developments in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.970. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10050970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and eco-friendly recovery of glucosinolates from mustard seeds (Brassica juncea) using process optimization and innovative pretreatment (high voltage electrical discharges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.11 - 23. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pretreatments on the solid/liquid expression behavior of canola seeds based on the simplified computational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.135--141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of oilseeds mechanical expression in an instrumented pilot screw press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.106--113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable components and inactivating microorganisms in the agro-food industry with ultrasound-assisted supercritical fluid technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, p.71-79. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin recovery from sugar beet pulp enhanced by high-voltage electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Almohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Khelfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Nakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) for the selective recovery of lipophilic and hydrophilic compounds from olive kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.387-394. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.07.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil extraction from red prickly pear using hexane and supercritical CO 2 : assessment of phenolic compound composition, antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Angelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (2), pp.613-620. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oilseed treatment by ultrasounds and microwaves to improve oil yield and quality: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Roohinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Oil, Erucic Acid, and Phenolic Compounds from Rapeseed and Rocket Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.1431-1437. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.336-344. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canola seed dehulling on the oil recovery by cold pressing and supercritical CO2 extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute and gas assisted mechanical expression for green oil recovery from rapeseed hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.300-307. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil polyphenols: Rapid and sensitive extraction method and high resolution–mass spectrometry identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 476, pp.91-93. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supercritical tuneable process for the selective extraction of fats and essential oil from coriander seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), p. 609-616. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of D.I.C. technology for the extraction of high added value compounds from Cannabis Sativa L. buds according to the bio-refinery concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Product</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIMR, Oct 2024, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-pot process for the extraction of fats and essential oil from coriander seeds by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Instant Controlled Pressure Drop (D.I.C.) Technology for the Decaffeination of Coffee Beans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mhemdi Houcine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houcine-mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3447-2968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Stage Microwave-Assisted Extraction of Phenolic Compounds from Tunisian Walnut (Juglans regia L.) Bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boukettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.2914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr13092914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible Insects’ Transformation for Feed and Food Uses: An Overview of Current Insights and Future Developments in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.970. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10050970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and eco-friendly recovery of glucosinolates from mustard seeds (Brassica juncea) using process optimization and innovative pretreatment (high voltage electrical discharges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.11 - 23. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pretreatments on the solid/liquid expression behavior of canola seeds based on the simplified computational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.135--141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of oilseeds mechanical expression in an instrumented pilot screw press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.106--113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable components and inactivating microorganisms in the agro-food industry with ultrasound-assisted supercritical fluid technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, p.71-79. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) for the selective recovery of lipophilic and hydrophilic compounds from olive kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.387-394. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.07.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil extraction from red prickly pear using hexane and supercritical CO 2 : assessment of phenolic compound composition, antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Angelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (2), pp.613-620. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin recovery from sugar beet pulp enhanced by high-voltage electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Almohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Khelfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Nakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oilseed treatment by ultrasounds and microwaves to improve oil yield and quality: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Roohinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Oil, Erucic Acid, and Phenolic Compounds from Rapeseed and Rocket Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.1431-1437. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canola seed dehulling on the oil recovery by cold pressing and supercritical CO2 extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute and gas assisted mechanical expression for green oil recovery from rapeseed hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.300-307. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.336-344. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil polyphenols: Rapid and sensitive extraction method and high resolution–mass spectrometry identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 476, pp.91-93. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supercritical tuneable process for the selective extraction of fats and essential oil from coriander seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), p. 609-616. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of D.I.C. technology for the extraction of high added value compounds from Cannabis Sativa L. buds according to the bio-refinery concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Product</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIMR, Oct 2024, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-pot process for the extraction of fats and essential oil from coriander seeds by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Instant Controlled Pressure Drop (D.I.C.) Technology for the Decaffeination of Coffee Beans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E92E055"/>
+    <w:nsid w:val="4465FBE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houcine-mhemdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3447-2968" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boukettaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13092914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.04.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Bogaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.12.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Almohammed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nakaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2017.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Angelotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouaziz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7774" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Greiner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP4G5W63-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sanlaville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500444" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K38Q87WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614704v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.021" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07VRP2M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614692v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Majid" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.08.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2G2D9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ6VJKBX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouchekioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houcine-mhemdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3447-2968" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boukettaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13092914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.04.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Bogaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.12.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Angelotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7774" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Almohammed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nakaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2017.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Greiner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP4G5W63-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sanlaville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500444" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K38Q87WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07VRP2M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Majid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.08.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2G2D9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ6VJKBX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouchekioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>