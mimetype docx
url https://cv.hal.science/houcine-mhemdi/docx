--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mhemdi Houcine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houcine-mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3447-2968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Stage Microwave-Assisted Extraction of Phenolic Compounds from Tunisian Walnut (Juglans regia L.) Bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boukettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.2914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr13092914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible Insects’ Transformation for Feed and Food Uses: An Overview of Current Insights and Future Developments in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.970. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10050970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and eco-friendly recovery of glucosinolates from mustard seeds (Brassica juncea) using process optimization and innovative pretreatment (high voltage electrical discharges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.11 - 23. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pretreatments on the solid/liquid expression behavior of canola seeds based on the simplified computational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.135--141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of oilseeds mechanical expression in an instrumented pilot screw press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.106--113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable components and inactivating microorganisms in the agro-food industry with ultrasound-assisted supercritical fluid technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, p.71-79. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) for the selective recovery of lipophilic and hydrophilic compounds from olive kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.387-394. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.07.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil extraction from red prickly pear using hexane and supercritical CO 2 : assessment of phenolic compound composition, antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Angelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (2), pp.613-620. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin recovery from sugar beet pulp enhanced by high-voltage electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Almohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Khelfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Nakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oilseed treatment by ultrasounds and microwaves to improve oil yield and quality: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Roohinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Oil, Erucic Acid, and Phenolic Compounds from Rapeseed and Rocket Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.1431-1437. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canola seed dehulling on the oil recovery by cold pressing and supercritical CO2 extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute and gas assisted mechanical expression for green oil recovery from rapeseed hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.300-307. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.336-344. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil polyphenols: Rapid and sensitive extraction method and high resolution–mass spectrometry identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 476, pp.91-93. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supercritical tuneable process for the selective extraction of fats and essential oil from coriander seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), p. 609-616. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of D.I.C. technology for the extraction of high added value compounds from Cannabis Sativa L. buds according to the bio-refinery concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Product</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIMR, Oct 2024, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-pot process for the extraction of fats and essential oil from coriander seeds by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Instant Controlled Pressure Drop (D.I.C.) Technology for the Decaffeination of Coffee Beans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Mhemdi Houcine </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houcine-mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3447-2968</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Stage Microwave-Assisted Extraction of Phenolic Compounds from Tunisian Walnut (Juglans regia L.) Bark</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Boukettaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (9), pp.2914. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr13092914⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05446543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instant controlled pressure-drop assisted pressing for defatting and dewatering of yellow mealworm larvae: process study and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Lefrancois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Insects as Food and Feed</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (6), pp.761-779. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/JIFF2022.0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04112929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edible Insects’ Transformation for Feed and Food Uses: An Overview of Current Insights and Future Developments in the Field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachelle El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Besombes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Allaf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.970. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr10050970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel One-Step Process for the Production of Bioplastic from Rapeseed Press Cake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Delbecq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vroman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1498. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/pr9091498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03560803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective and eco-friendly recovery of glucosinolates from mustard seeds (Brassica juncea) using process optimization and innovative pretreatment (high voltage electrical discharges)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hebert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124, pp.11 - 23. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2020.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03492150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pretreatments on the solid/liquid expression behavior of canola seeds based on the simplified computational method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 113, pp.135--141. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2017.12.053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of oilseeds mechanical expression in an instrumented pilot screw press</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurine Bogaert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Hébert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugène Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 121, pp.106--113. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.04.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02148523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of valuable components and inactivating microorganisms in the agro-food industry with ultrasound-assisted supercritical fluid technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 134, p.71-79. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.supflu.2017.12.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pectin recovery from sugar beet pulp enhanced by high-voltage electrical discharges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Almohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Khelfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheus Nakaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Bioproducts Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 103, pp.95-103. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fbp.2017.03.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) for the selective recovery of lipophilic and hydrophilic compounds from olive kernel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Lepreux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.387-394. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.07.253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil extraction from red prickly pear using hexane and supercritical CO 2 : assessment of phenolic compound composition, antioxidant and antibacterial activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Angelotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Science of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 97 (2), pp.613-620. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/jsfa.7774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of colorants from red prickly pear peels and pulps enhanced by pulsed electric field and ultrasound</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.336-344. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2016.04.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of canola seed dehulling on the oil recovery by cold pressing and supercritical CO2 extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 182, pp.18-25. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2016.02.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solute and gas assisted mechanical expression for green oil recovery from rapeseed hulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal El Majid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92, pp.300-307. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.08.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oilseed treatment by ultrasounds and microwaves to improve oil yield and quality: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shahin Roohinejad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ralf Greiner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 85, pp.59-66. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2016.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recovery of Oil, Erucic Acid, and Phenolic Compounds from Rapeseed and Rocket Seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Sanlaville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemical Engineering & Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 39 (8), pp.1431-1437. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ceat.201500444⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seed oil polyphenols: Rapid and sensitive extraction method and high resolution–mass spectrometry identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Vorobiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 476, pp.91-93. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2015.02.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water-soluble polysaccharides from Opuntia stricta Haw. fruit peels: recovery, identification and evaluation of their antioxidant activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ameni Ktata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Agrophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (3), pp.299-306. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/intag-2015-0035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas assisted mechanical expression (GAME) as a promising technology for oil and phenolic compound recovery from tiger nuts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francisco Barba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Grimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wael Koubaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 32, pp.172-180. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2015.09.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02614712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A supercritical tuneable process for the selective extraction of fats and essential oil from coriander seeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 105 (4), p. 609-616. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jfoodeng.2011.03.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of D.I.C. technology for the extraction of high added value compounds from Cannabis Sativa L. buds according to the bio-refinery concept.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Extraction of Natural Product</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TIMR, Oct 2024, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A one-pot process for the extraction of fats and essential oil from coriander seeds by supercritical CO2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élisabeth Rodier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Fages</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Kechaou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Meeting on Supercritical Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISASF, May 2010, Graz, Austria. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Instant Controlled Pressure Drop (D.I.C.) Technology for the Decaffeination of Coffee Beans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dounia Bouchekioua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Mhemdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Lefrançois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société Française du Génie des Procédés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Toulouse, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04762557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId97"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4465FBE7"/>
+    <w:nsid w:val="D734F7AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houcine-mhemdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3447-2968" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boukettaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13092914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.04.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Bogaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.12.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614637v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepreux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.253" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Angelotti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouaziz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7774" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614651v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Almohammed" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nakaya" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2017.03.005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614829v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Greiner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP4G5W63-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614703v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sanlaville" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500444" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K38Q87WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614704v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.021" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07VRP2M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614692v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Majid" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.08.015" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2G2D9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ6VJKBX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouchekioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houcine-mhemdi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3447-2968" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05446543v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Boukettaya" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Mhemdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Kechaou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr13092914" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04112929v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Hajj" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mhemdi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Besombes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lefrancois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Allaf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/JIFF2022.0062" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rochelle.hal.science/hal-03828642v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachelle El Hajj" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Allaf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Lefran&#231;ois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr10050970" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560803v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Delbecq" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vroman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9091498" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492150v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Hebert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Vorobiev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2020.04.009" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Bogaert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Vorobiev" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2017.12.053" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02148523v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu H&#233;bert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.04.039" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667072v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Koubaa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fages" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.supflu.2017.12.012" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614651v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Almohammed" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Khelfa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheus Nakaya" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbp.2017.03.005" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614637v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Lepreux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Barba" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.07.253" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614670v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Angelotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Bouaziz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jsfa.7774" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614700v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Grimi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wael Koubaa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2016.04.015" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KPLBQ7QB-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614704v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2016.02.021" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-07VRP2M7-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614692v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Majid" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.08.015" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VC2G2D9L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614829v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahin Roohinejad" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Greiner" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2016.04.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RP4G5W63-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614703v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sanlaville" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201500444" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K38Q87WS-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614713v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2015.02.025" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CJ6VJKBX-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614721v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameni Ktata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/intag-2015-0035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614712v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2015.09.019" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-18G3VC0H-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618293v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Rodier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfoodeng.2011.03.030" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dounia Bouchekioua" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benali" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762557v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>