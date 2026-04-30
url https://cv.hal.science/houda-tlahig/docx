--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houda Tlahig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houda-tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6761-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139404600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven solutions for sustainable and dynamic flexible job shop scheduling under worker absences and renewable energy variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 186, pp.107323. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review and Future Directions in Dynamic Flexible Job Shop Scheduling: A Decade of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-025-02645-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on human-centred technologies, measurements and optimisation in assembly systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (14), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Sustainable Flexible Job Shop Scheduling Problem: Balancing Economic, Ecological, and Social Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.110419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop scheduling problem under Industry 5.0: A survey on human reintegration, environmental consideration and resilience improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus distributed sterilization service: A location–allocation decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation du secteur de stérilisation hospitalière : Une analyse par les coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taggiasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phased approach for the centralisation versus decentralisation of the hospital sterilisation service department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2009.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement résilient d’un atelier de type job shop flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Sustainable Flexible Job Shop Scheduling Problem under Worker Unavailability Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1126-1131, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP for Green Scheduling Integrating Human Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023: 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II for Solving a Multi-objective, Sustainable and Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2023: Production Management Systems for Responsible Manufacturing, Service, and Logistics Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 5.7 on Advances in Production Management Systems, Sep 2023, Trondheim ( Norvège), Norway. pp.548-562, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43670-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centred assembly and disassembly systems: a survey on technologies, ergonomic, productivity and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dispatching Rules Performance for a DJSSP: Towards their Application in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human’s New Roles to Ensure Resilience of Industrial Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Conference on Industrial Cyberphysical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Versus Distributed Sterilization Service: A Location-Allocation Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mutualisation des services de stérilisation au sein d'un réseau d'établissements de santé : évaluation de deux stratégies d'allocation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour l'internalisation/externalisation de la stérilisation au sein d'un établissement de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007 - 7ème Congrès International de Génie Industriel – CIGI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quebec, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for the “internalization/ externalization” decision of the hospital sterilization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'aide à la décision pour le choix centralisation/ décentralisation de l'activité de stérilisation au sein d'un établissement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème conférence Francophone de MOdélisation et SIMulation - MOSIM'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.issue ISBN 2-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la décision pour le choix entre internalisation/externalisation ou mutualisation des activités logistiques au sein d'un établissement de santé: cas du service de stérilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houda Tlahig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houda-tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6761-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139404600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven solutions for sustainable and dynamic flexible job shop scheduling under worker absences and renewable energy variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 186, pp.107323. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review and Future Directions in Dynamic Flexible Job Shop Scheduling: A Decade of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-025-02645-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on human-centred technologies, measurements and optimisation in assembly systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (14), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Sustainable Flexible Job Shop Scheduling Problem: Balancing Economic, Ecological, and Social Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.110419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop scheduling problem under Industry 5.0: A survey on human reintegration, environmental consideration and resilience improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus distributed sterilization service: A location–allocation decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation du secteur de stérilisation hospitalière : Une analyse par les coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taggiasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phased approach for the centralisation versus decentralisation of the hospital sterilisation service department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2009.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement résilient d’un atelier de type job shop flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Sustainable Flexible Job Shop Scheduling Problem under Worker Unavailability Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1126-1131, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP for Green Scheduling Integrating Human Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023: 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II for Solving a Multi-objective, Sustainable and Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2023: Production Management Systems for Responsible Manufacturing, Service, and Logistics Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 5.7 on Advances in Production Management Systems, Sep 2023, Trondheim ( Norvège), Norway. pp.548-562, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43670-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centred assembly and disassembly systems: a survey on technologies, ergonomic, productivity and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dispatching Rules Performance for a DJSSP: Towards their Application in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human’s New Roles to Ensure Resilience of Industrial Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Conference on Industrial Cyberphysical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Versus Distributed Sterilization Service: A Location-Allocation Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mutualisation des services de stérilisation au sein d'un réseau d'établissements de santé : évaluation de deux stratégies d'allocation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour l'internalisation/externalisation de la stérilisation au sein d'un établissement de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007 - 7ème Congrès International de Génie Industriel – CIGI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quebec, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for the “internalization/ externalization” decision of the hospital sterilization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'aide à la décision pour le choix centralisation/ décentralisation de l'activité de stérilisation au sein d'un établissement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2006 - 6ème conférence Francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.issue ISBN 2-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la décision pour le choix entre internalisation/externalisation ou mutualisation des activités logistiques au sein d'un établissement de santé: cas du service de stérilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E9CF84E"/>
+    <w:nsid w:val="CAD10A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>