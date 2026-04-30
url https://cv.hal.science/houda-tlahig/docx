--- v1 (2026-04-30)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houda Tlahig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houda-tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6761-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139404600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven solutions for sustainable and dynamic flexible job shop scheduling under worker absences and renewable energy variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 186, pp.107323. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review and Future Directions in Dynamic Flexible Job Shop Scheduling: A Decade of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-025-02645-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on human-centred technologies, measurements and optimisation in assembly systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (14), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Sustainable Flexible Job Shop Scheduling Problem: Balancing Economic, Ecological, and Social Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.110419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop scheduling problem under Industry 5.0: A survey on human reintegration, environmental consideration and resilience improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus distributed sterilization service: A location–allocation decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation du secteur de stérilisation hospitalière : Une analyse par les coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taggiasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phased approach for the centralisation versus decentralisation of the hospital sterilisation service department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2009.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement résilient d’un atelier de type job shop flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Sustainable Flexible Job Shop Scheduling Problem under Worker Unavailability Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1126-1131, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP for Green Scheduling Integrating Human Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023: 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II for Solving a Multi-objective, Sustainable and Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2023: Production Management Systems for Responsible Manufacturing, Service, and Logistics Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 5.7 on Advances in Production Management Systems, Sep 2023, Trondheim ( Norvège), Norway. pp.548-562, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43670-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centred assembly and disassembly systems: a survey on technologies, ergonomic, productivity and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dispatching Rules Performance for a DJSSP: Towards their Application in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human’s New Roles to Ensure Resilience of Industrial Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Conference on Industrial Cyberphysical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Versus Distributed Sterilization Service: A Location-Allocation Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mutualisation des services de stérilisation au sein d'un réseau d'établissements de santé : évaluation de deux stratégies d'allocation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour l'internalisation/externalisation de la stérilisation au sein d'un établissement de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007 - 7ème Congrès International de Génie Industriel – CIGI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quebec, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for the “internalization/ externalization” decision of the hospital sterilization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'aide à la décision pour le choix centralisation/ décentralisation de l'activité de stérilisation au sein d'un établissement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2006 - 6ème conférence Francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.issue ISBN 2-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la décision pour le choix entre internalisation/externalisation ou mutualisation des activités logistiques au sein d'un établissement de santé: cas du service de stérilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houda Tlahig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houda-tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6761-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139404600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven solutions for sustainable and dynamic flexible job shop scheduling under worker absences and renewable energy variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 186, pp.107323. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review and Future Directions in Dynamic Flexible Job Shop Scheduling: A Decade of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-025-02645-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on human-centred technologies, measurements and optimisation in assembly systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (14), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Sustainable Flexible Job Shop Scheduling Problem: Balancing Economic, Ecological, and Social Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.110419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop scheduling problem under Industry 5.0: A survey on human reintegration, environmental consideration and resilience improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus distributed sterilization service: A location–allocation decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation du secteur de stérilisation hospitalière : Une analyse par les coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taggiasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phased approach for the centralisation versus decentralisation of the hospital sterilisation service department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2009.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Sustainable Flexible Job Shop Scheduling Problem under Worker Unavailability Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1126-1131, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement résilient d’un atelier de type job shop flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II for Solving a Multi-objective, Sustainable and Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2023: Production Management Systems for Responsible Manufacturing, Service, and Logistics Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 5.7 on Advances in Production Management Systems, Sep 2023, Trondheim ( Norvège), Norway. pp.548-562, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43670-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP for Green Scheduling Integrating Human Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023: 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centred assembly and disassembly systems: a survey on technologies, ergonomic, productivity and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dispatching Rules Performance for a DJSSP: Towards their Application in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human’s New Roles to Ensure Resilience of Industrial Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Conference on Industrial Cyberphysical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Versus Distributed Sterilization Service: A Location-Allocation Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mutualisation des services de stérilisation au sein d'un réseau d'établissements de santé : évaluation de deux stratégies d'allocation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour l'internalisation/externalisation de la stérilisation au sein d'un établissement de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007 - 7ème Congrès International de Génie Industriel – CIGI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quebec, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for the “internalization/ externalization” decision of the hospital sterilization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'aide à la décision pour le choix centralisation/ décentralisation de l'activité de stérilisation au sein d'un établissement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2006 - 6ème conférence Francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.issue ISBN 2-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la décision pour le choix entre internalisation/externalisation ou mutualisation des activités logistiques au sein d'un établissement de santé: cas du service de stérilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CAD10A91"/>
+    <w:nsid w:val="254D5A3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houda-tlahig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139404600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Destouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-025-02645-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2286627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2013.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7D1F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taggiasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2009.023606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597419v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751516v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711610" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43670-3_38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497286" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274775" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houda-tlahig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139404600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Destouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-025-02645-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2286627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2013.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7D1F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taggiasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2009.023606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43670-3_38" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497286" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274775" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>