--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houda Tlahig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houda-tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6761-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139404600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven solutions for sustainable and dynamic flexible job shop scheduling under worker absences and renewable energy variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 186, pp.107323. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review and Future Directions in Dynamic Flexible Job Shop Scheduling: A Decade of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-025-02645-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on human-centred technologies, measurements and optimisation in assembly systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (14), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Sustainable Flexible Job Shop Scheduling Problem: Balancing Economic, Ecological, and Social Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.110419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop scheduling problem under Industry 5.0: A survey on human reintegration, environmental consideration and resilience improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus distributed sterilization service: A location–allocation decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation du secteur de stérilisation hospitalière : Une analyse par les coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taggiasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phased approach for the centralisation versus decentralisation of the hospital sterilisation service department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2009.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Sustainable Flexible Job Shop Scheduling Problem under Worker Unavailability Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1126-1131, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement résilient d’un atelier de type job shop flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II for Solving a Multi-objective, Sustainable and Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2023: Production Management Systems for Responsible Manufacturing, Service, and Logistics Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 5.7 on Advances in Production Management Systems, Sep 2023, Trondheim ( Norvège), Norway. pp.548-562, </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43670-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP for Green Scheduling Integrating Human Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023: 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centred assembly and disassembly systems: a survey on technologies, ergonomic, productivity and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dispatching Rules Performance for a DJSSP: Towards their Application in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human’s New Roles to Ensure Resilience of Industrial Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Conference on Industrial Cyberphysical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Versus Distributed Sterilization Service: A Location-Allocation Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mutualisation des services de stérilisation au sein d'un réseau d'établissements de santé : évaluation de deux stratégies d'allocation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour l'internalisation/externalisation de la stérilisation au sein d'un établissement de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007 - 7ème Congrès International de Génie Industriel – CIGI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quebec, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for the “internalization/ externalization” decision of the hospital sterilization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'aide à la décision pour le choix centralisation/ décentralisation de l'activité de stérilisation au sein d'un établissement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2006 - 6ème conférence Francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.issue ISBN 2-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la décision pour le choix entre internalisation/externalisation ou mutualisation des activités logistiques au sein d'un établissement de santé: cas du service de stérilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houda Tlahig </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houda-tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6761-8265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">139404600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning-driven solutions for sustainable and dynamic flexible job shop scheduling under worker absences and renewable energy variability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 186, pp.107323. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2025.107323⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic Review and Future Directions in Dynamic Flexible Job Shop Scheduling: A Decade of Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10845-025-02645-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05304200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An overview on human-centred technologies, measurements and optimisation in assembly systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Production Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 62 (14), pp.1-23. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207543.2023.2286627⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04317299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective Sustainable Flexible Job Shop Scheduling Problem: Balancing Economic, Ecological, and Social Criteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers &amp; Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 195, pp.110419. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cie.2024.110419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04685337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible job shop scheduling problem under Industry 5.0: A survey on human reintegration, environmental consideration and resilience improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Manufacturing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67, pp.155-173. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmsy.2023.01.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a city logistics transportation system with mixed passengers and goods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Transportation and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (1), pp.81-109. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13676-015-0085-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01068305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized versus distributed sterilization service: A location–allocation decision model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Operations Research for Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (4), pp.75-85. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.orhc.2013.05.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Externalisation du secteur de stérilisation hospitalière : Une analyse par les coûts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Taggiasco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestions hospitalières : la revue du management hospitalier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A two-phased approach for the centralisation versus decentralisation of the hospital sterilisation service department</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Industrial Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.227-246. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/EJIE.2009.023606⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic and Sustainable Flexible Job Shop Scheduling Problem under Worker Unavailability Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 20th International Conference on Automation Science and Engineering (CASE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2024, Bari, Italy. pp.1126-1131, </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CASE59546.2024.10711610⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04751516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordonnancement résilient d’un atelier de type job shop flexible</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAGIP 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, May 2024, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04597419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A MILP for Green Scheduling Integrating Human Factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2023: 24ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04028172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NSGA-II for Solving a Multi-objective, Sustainable and Flexible Job Shop Scheduling Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Destouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bélahcène Mazari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">APMS 2023: Production Management Systems for Responsible Manufacturing, Service, and Logistics Futures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFIP Working Group 5.7 on Advances in Production Management Systems, Sep 2023, Trondheim ( Norvège), Norway. pp.548-562, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43670-3_38⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04208130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human-centred assembly and disassembly systems: a survey on technologies, ergonomic, productivity and optimisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben-Ammar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilhem Slama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIM 2022 - 10th IFAC Conference on Manufacturing Modelling, Management and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.646⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03709742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Dispatching Rules Performance for a DJSSP: Towards their Application in Industry 4.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 1st International Conference On Cyber Management And Engineering (CyMaEn)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Hammamet, Tunisia. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CyMaEn50288.2021.9497286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04084526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human’s New Roles to Ensure Resilience of Industrial Cyber-Physical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Belgacem Bettayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourad Messaadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M'Hammed Sahnoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020 IEEE Conference on Industrial Cyberphysical Systems (ICPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2020, Tampere, France. pp.453-458, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICPS48405.2020.9274775⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of a shared passengers and goods urban transportation network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Odysseus 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Mykonos, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation d'un système de transport urbain mixte passagers/marchandises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A shared &amp;quot; passengers & goods &amp;quot; city logistics system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Trentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Masson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Lehuédé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Malhéné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Péton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Quebec, Canada. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00861728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centralized Versus Distributed Sterilization Service: A Location-Allocation Decision Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ILS 2008 - International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Madison, WI, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mutualisation des services de stérilisation au sein d'un réseau d'établissements de santé : évaluation de deux stratégies d'allocation de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GISEH 2008 - 4ème Conférence Francophone en Gestion et Ingénierie des SystèmEs Hospitaliers, GISEH'08</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lausanne, Suisse. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00363107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une démarche pour l'internalisation/externalisation de la stérilisation au sein d'un établissement de soins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI 2007 - 7ème Congrès International de Génie Industriel – CIGI'07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Quebec, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A mathematical model for the “internalization/ externalization” decision of the hospital sterilization process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Ladet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ORAHS 2007 - 33rd International Conference on Operational Research Applied to Health Services</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Saint Etienne, France. pp.CD Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil d'aide à la décision pour le choix centralisation/ décentralisation de l'activité de stérilisation au sein d'un établissement hospitalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aida Jebali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Bouchriha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM 2006 - 6ème conférence Francophone de MOdélisation et SIMulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Rabat, Maroc. pp.issue ISBN 2-743</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00278004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un outil d'aide à la décision pour le choix entre internalisation/externalisation ou mutualisation des activités logistiques au sein d'un établissement de santé: cas du service de stérilisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houda Tlahig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Grenoble - INPG, 2009. Français. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00421617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId72"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="254D5A3E"/>
+    <w:nsid w:val="C9E3636E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houda-tlahig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139404600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Destouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-025-02645-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2286627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2013.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7D1F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taggiasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2009.023606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208130v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43670-3_38" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028172v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497286" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274775" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houda-tlahig" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6761-8265" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/139404600" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340152v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Destouet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Tlahig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belgacem Bettayeb" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;lahc&#232;ne Mazari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2025.107323" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304200v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10845-025-02645-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04317299v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Slama" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilhem Slama" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben-Ammar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207543.2023.2286627" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685337v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2024.110419" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084373v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmsy.2023.01.004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01068305v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Masson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Trentini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Lehu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malh&#233;n&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier P&#233;ton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13676-015-0085-5" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246408v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Jebali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Bouchriha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ladet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.orhc.2013.05.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MWK7D1F4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363097v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Taggiasco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363085v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/EJIE.2009.023606" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751516v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CASE59546.2024.10711610" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597419v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028172v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208130v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43670-3_38" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03709742v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.646" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04084526v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garcia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'hammed Sahnoun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CyMaEn50288.2021.9497286" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bailly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Messaadia" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Hammed Sahnoun" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICPS48405.2020.9274775" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672033v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672020v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00861728v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278017v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363107v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278010v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278015v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00278004v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00421617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>