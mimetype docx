--- v0 (2026-03-04)
+++ v1 (2026-05-02)
@@ -256,3025 +256,3159 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and strength prediction of a Belite cement matrix incorporating micro glass powder</w:t>
+                <w:t xml:space="preserve">Physico-chemical, Mineralogical characterization and ceramics potential assessment of alluvial clays from northern Mindif (Cameroon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Iyammi Bintou Moctar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tchedele Langollo Yannick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamadou Alpha Ali</w:t>
+                <w:t xml:space="preserve">Jacques Richard Mache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djobo Yankwa Jean Noel</w:t>
+                <w:t xml:space="preserve">Tchamba Arlin Bruno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Lemougna Ninla</w:t>
+                <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discover Civil Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 2, </w:t>
+              <w:t xml:space="preserve">Journal of Building Pathology and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 11, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s44290-025-00292-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41024-026-00781-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05434559v1</w:t>
+                <w:t xml:space="preserve">hal-05598612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash combustion synthesis using two different fuels and characterization of LiF-doped TiO2 for the photocatalytic applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization and strength prediction of a Belite cement matrix incorporating micro glass powder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchedele Langollo Yannick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israa Zahwa</w:t>
+                <w:t xml:space="preserve">Bilkissou Alim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+                <w:t xml:space="preserve">Mohamadou Alpha Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Kassas</w:t>
+                <w:t xml:space="preserve">Djobo Yankwa Jean Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cherif Moslah</w:t>
+                <w:t xml:space="preserve">Patrick Lemougna Ninla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100562⟩</w:t>
+              <w:t xml:space="preserve">Discover Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s44290-025-00292-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04502692v1</w:t>
+                <w:t xml:space="preserve">hal-05434559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced humidity sensing performance of LiF-doped MgTiO$_3$ ceramics via spark plasma sintering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Flash combustion synthesis using two different fuels and characterization of LiF-doped TiO2 for the photocatalytic applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Zahwa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Lelièvre</w:t>
+                <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Moslah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e33999⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17, pp.100562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636577v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04502692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution combustion synthesis of CaZrO$_3$ ceramic perovskite using different fuels: In-situ FT-IR studies and monitoring of the flame reaction by thermocouple</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+                <w:t xml:space="preserve">Enhanced humidity sensing performance of LiF-doped MgTiO$_3$ ceramics via spark plasma sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israa Zahwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. El Fallah</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Bassam Hussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100613⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10 (13), pp.e33999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2024.e33999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636635v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">YCr0.5Mn0.5O3 negative temperature coefficient perovskite ceramics sintered under reducing atmosphere: Microstructure and electrical properties</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Solution combustion synthesis of CaZrO$_3$ ceramic perovskite using different fuels: In-situ FT-IR studies and monitoring of the flame reaction by thermocouple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Reboul</w:t>
+                <w:t xml:space="preserve">P.-A. Goujon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Cheumani Yona</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. El Fallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mseb.2023.117037⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19, pp.100613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636664v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of Mg, Ca, and Mo in NaBH4 systems for hydrogen storage applications: Ab initio study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">YCr0.5Mn0.5O3 negative temperature coefficient perovskite ceramics sintered under reducing atmosphere: Microstructure and electrical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ngueteu Kamlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Belkoufa</w:t>
+                <w:t xml:space="preserve">A.M. Cheumani Yona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Misski</w:t>
+                <w:t xml:space="preserve">M. Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alaoui-Belghiti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Houivet</w:t>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 242, pp.113090. </w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 299, pp.117037. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mseb.2023.117037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04636602v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of power plant energy flow prediction using real data applied to linear programming and if-else algorithms</w:t>
+                <w:t xml:space="preserve">Role of Mg, Ca, and Mo in NaBH4 systems for hydrogen storage applications: Ab initio study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaker Ibrahim</w:t>
+                <w:t xml:space="preserve">I. Belkoufa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">B. Misski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alaoui-Belghiti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.09.169⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242, pp.113090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2024.113090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04614577v1</w:t>
+                <w:t xml:space="preserve">hal-04636602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Nanocomposite Mo2C(1-x)-TiC(x)-SWCNTs by Field Actived Sparck Plasma Sintering Process’</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparison of power plant energy flow prediction using real data applied to linear programming and if-else algorithms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chaker Ibrahim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Badis Bendjemil</w:t>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Nodem</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guhel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hassan Ali Barkad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Advances in Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 1 (3), </w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.294-300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14302/issn.2689-2855.jan-20-3244⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2023.09.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04408026v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sintering behavior of magnesium aluminate spinel MgAl 2 O 4 synthesized by different methods</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the Nanocomposite Mo2C(1-x)-TiC(x)-SWCNTs by Field Actived Sparck Plasma Sintering Process’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Jaber</w:t>
+                <w:t xml:space="preserve">Badis Bendjemil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bendjemil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J. Bernard</w:t>
+                <w:t xml:space="preserve">Jacques Nodem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Houivet</w:t>
+                <w:t xml:space="preserve">Yannick Guhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (3), pp.1138-1149. </w:t>
+              <w:t xml:space="preserve">Journal of Advances in Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/ijac.13172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14302/issn.2689-2855.jan-20-3244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278544v1</w:t>
+                <w:t xml:space="preserve">hal-04408026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical, mechanical and thermal properties of mortar composites containing waste PET</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sintering behavior of magnesium aluminate spinel MgAl 2 O 4 synthesized by different methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
+                <w:t xml:space="preserve">B. Jaber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Mouli</w:t>
+                <w:t xml:space="preserve">B. Bendjemil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Taibi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+                <w:t xml:space="preserve">D. Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.30638/eemj.2017.162⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (3), pp.1138-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijac.13172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02157682v1</w:t>
+                <w:t xml:space="preserve">hal-02278544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Post-Annealing on the Microstructure and Microwave Dielectric Properties of Ba(Co0.7Zn0.3)1/3Nb2/3O3 Ceramics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chemical, mechanical and thermal properties of mortar composites containing waste PET</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Itaalit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+                <w:t xml:space="preserve">Hamed Taibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manfred Womes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app6010002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Engineering and Management Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (7), pp.1489-1505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30638/eemj.2017.162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157671v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of microwave dielectric properties of Ba(Co0.7Zn0.3)1/3Nb2/3O3 ceramics prepared by solid-state reaction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Effect of Post-Annealing on the Microstructure and Microwave Dielectric Properties of Ba(Co0.7Zn0.3)1/3Nb2/3O3 Ceramics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Itaalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (1), pp.2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/app6010002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02157673v1</w:t>
+                <w:t xml:space="preserve">hal-02157671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Li2Co3 and V2O5 combined additions on the sintering and dielectric properties of Ca0.5Sr0.5TiO3 ceramics prepared from powders synthesized by sol-gel method</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Improvement of microwave dielectric properties of Ba(Co0.7Zn0.3)1/3Nb2/3O3 ceramics prepared by solid-state reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Itaalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processing and Application of Ceramics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.1937-1942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2014.10.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2298/PAC1402101L⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02157694v1</w:t>
+                <w:t xml:space="preserve">hal-02157673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low sintering temperature of ZnNb2O6 for silver co-sintering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Influence of Li2Co3 and V2O5 combined additions on the sintering and dielectric properties of Ca0.5Sr0.5TiO3 ceramics prepared from powders synthesized by sol-gel method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouara Lamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahcène Chaouchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Itaalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.07.077⟩</w:t>
+              <w:t xml:space="preserve">Processing and Application of Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8 (2), pp.101-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/PAC1402101L⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150755v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash combustion synthesis of electron doped-CaMnO3 thermoelectric oxides</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Low sintering temperature of ZnNb2O6 for silver co-sintering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Quercioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Haussonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Noudem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.022⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 40 (1), pp.1771-1779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2013.07.077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02153409v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studies on Chemical Resistance of PET-Mortar Composites: Microstructure and Phase Composition Changes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flash combustion synthesis of electron doped-CaMnO3 thermoelectric oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouyane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Itaalit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Noudem</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 264, pp.71-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2014.05.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/eng.2013.54049⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02150729v1</w:t>
+                <w:t xml:space="preserve">hal-02153409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic thick film humidity sensor based on MgTiO3+LiF</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guhel</w:t>
+                <w:t xml:space="preserve">Studies on Chemical Resistance of PET-Mortar Composites: Microstructure and Phase Composition Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Soufiane Benosman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Mouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Taibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Belbachir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Senhadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.06.010⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 05 (04), pp.359-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2013.54049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01647689v1</w:t>
+                <w:t xml:space="preserve">hal-02150729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine Grinding of Oxide Powders with a Controlled Viscosity of Slurries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ceramic thick film humidity sensor based on MgTiO3+LiF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Kassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Houivet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Lelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Besq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 48 (10), pp.3987 - 3993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.materresbull.2013.06.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adem.201000356⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02150206v1</w:t>
+                <w:t xml:space="preserve">hal-01647689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and NTC properties of YCr1−xMnxO3 ceramics sintered under nitrogen atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ngueteu Kamlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lelievre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (8), pp.1457-1463. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2010.12.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02150208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moisture sensitivity of YCr(1−x)MnxO3 perovskites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christelle Nivot</w:t>
+                <w:t xml:space="preserve">Ultrafine Grinding of Oxide Powders with a Controlled Viscosity of Slurries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houivet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regis Quercioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Itaalit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Bernard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ahmad Kassas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (7), pp.609-615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adem.201000356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.10.021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02150165v1</w:t>
+                <w:t xml:space="preserve">hal-02150206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Moisture sensitivity of YCr(1−x)MnxO3 perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Tauvel</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christelle Nivot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lelievre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Haussonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Houivet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 36 (3), pp.929-935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2009.10.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02150117v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mecanosynthesis of partially inverted zinc ferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Tauvel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Verdier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Juraszek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 473 (1-2), pp.303-307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jallcom.2008.05.066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02150117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Synthesis of pure MgTiO3 by optimizing mixing/grinding condition of MgO+TiO2 powders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Belnou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Haussonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 199 (1-3), pp.150-155. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.07.044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02149865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3284,400 +3418,400 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Algorithme génétique appliqué à une gestion d'énergie d'une centrale Multi-source installée à l'Université de Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Chaker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Gualous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Ali Barkad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées annuelles du GDR SEEDS et JCGE 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS, Jun 2022, Le Croisic (Loire Atlantique), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04062442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse des pérovskites Ca(ZrxTi1-x )O3 pour condensateurs multicouches à armatures métalliques non nobles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées annuelles du GFC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GFC; Ecole nationale supérieure de chimie de Montpellier, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépots en couche épaisse pour capteurs d’humidité à base de MgTiO3, LiF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Lelièvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01654271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3687,396 +3821,396 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration d'oxydes métalliques pour la photogénération du dihydrogène et la photodécontamination des eaux usées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israa Zahwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Kassas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tayssir Hamieh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées annuelles du GFC 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude rhéologique des barbotines de précurseurs à Ca(ZrxTi1-x)O3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées annuelles du GFC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04056609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la synthèse de CaZrO3 par flash combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-André Goujon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Mouyane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Ngueteu Kamlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérome Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées françaises de la céramique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02887903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4086,91 +4220,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédés de mélangeage et broyage des poudres appliqués aux céramiques pour l'électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université de Caen Normandie, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04056888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4180,163 +4314,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Type I Base-Metal Electrode Multilayer Ceramic Capacitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Houivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Haussonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Roulland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in Dielectric Materials and Electronic Devices, Volume 167 Related Information Details Copyright © 2005. The American Ceramic Society. All rights reserved. Keywords multilayer ceramic capacitors dielectric layers electronic circuits ceramic materials sintering temperature Publication History Published Online: 25 April 2012 Published Print: 01 March 2006 ISBN Information Online ISBN: 9781118408186 Print ISBN: 9781574981889</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.289-310, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118408186.ch27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4346,114 +4480,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du matériau diélectrique céramique (Zr,Sn)TiO4 pour filtres hyperfréquences: optimisation du mélange–broyage par attrition, réduction des pertes diélectriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Houivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie. Université de Caen Normandie, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000CAEN2036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04056845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId140"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4521,51 +4655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B3AC310A"/>
+    <w:nsid w:val="72BF4536"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4669,51 +4803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95325A43"/>
+    <w:nsid w:val="10E48A63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4903,51 +5037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7960-1690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157476901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434559v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchedele Langollo Yannick" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilkissou Alim" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Alpha Ali" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djobo Yankwa Jean Noel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemougna Ninla" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44290-025-00292-y" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502692v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zahwa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ngueteu Kamlo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100562" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636577v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leli&#232;vre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33999" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636635v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Goujon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Fallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houivet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636664v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngueteu Kamlo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reboul" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cheumani Yona" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyane" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.117037" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636602v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkoufa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misski" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113090" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614577v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ibrahim" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali Barkad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.09.169" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408026v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nodem" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2689-2855.jan-20-3244" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278544v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaber" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendjemil" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houivet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13172" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157682v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane Benosman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Taibi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belbachir" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.162" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157671v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Itaalit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6010002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157673v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157694v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Chaouchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAC1402101L" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150755v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Quercioli" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussonne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.07.077" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153409v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.022" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-850K865P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2013.54049" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647689v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.010" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QH6N79W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150206v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000356" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8B99DA9B14D10477871C649A06F13CAA01655EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150208v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelievre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.12.025" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C4HP7P0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150165v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.10.021" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9KZV1JQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149865v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.07.044" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45WKWP3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062442v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chaker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056704v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Goujon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654271v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056471v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056609v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887903v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bernard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056888v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454126v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Haussonne" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408186.ch27" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056845v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000CAEN2036" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houivet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7960-1690" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/157476901" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598612v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iyammi Bintou Moctar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchedele Langollo Yannick" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Richard Mache" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchamba Arlin Bruno" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Houivet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41024-026-00781-2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilkissou Alim" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamadou Alpha Ali" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djobo Yankwa Jean Noel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lemougna Ninla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s44290-025-00292-y" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04502692v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israa Zahwa" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouyane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Kassas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Ngueteu Kamlo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Moslah" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100562" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636577v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Hussein" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Leli&#232;vre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2024.e33999" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636635v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-A. Goujon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. El Fallah" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100613" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ngueteu Kamlo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Reboul" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Cheumani Yona" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mouyane" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mseb.2023.117037" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636602v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Belkoufa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Misski" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alaoui-Belghiti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2024.113090" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614577v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Ibrahim" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Reboul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Gualous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali Barkad" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2023.09.169" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408026v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badis Bendjemil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nodem" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14302/issn.2689-2855.jan-20-3244" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278544v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jaber" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendjemil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Houivet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijac.13172" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157682v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Soufiane Benosman" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Mouli" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Taibi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Belbachir" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Senhadji" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30638/eemj.2017.162" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Itaalit" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app6010002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157673v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2014.10.063" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02157694v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouara Lamrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahc&#232;ne Chaouchi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/PAC1402101L" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150755v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Quercioli" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Haussonne" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2013.07.077" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Noudem" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2014.05.022" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-850K865P-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150729v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2013.54049" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647689v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Besq" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2013.06.010" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7QH6N79W-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150208v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lelievre" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2010.12.025" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1C4HP7P0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150206v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201000356" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B8B99DA9B14D10477871C649A06F13CAA01655EF/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nivot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2009.10.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9KZV1JQ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02150117v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Tauvel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Verdier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Jean" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Juraszek" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2008.05.066" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JB45XZ1J-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149865v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Belnou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.07.044" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45WKWP3R-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062442v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Chaker" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056704v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Andr&#233; Goujon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654271v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056471v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir Hamieh" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056609v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02887903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Bernard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056888v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454126v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Haussonne" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pollet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roulland" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118408186.ch27" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04056845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000CAEN2036" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>