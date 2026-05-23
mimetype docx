--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -4655,51 +4655,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="72BF4536"/>
+    <w:nsid w:val="8E5805BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4803,51 +4803,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="10E48A63"/>
+    <w:nsid w:val="F8C5A6D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>