--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houria Siguerdidjane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houria-siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6990-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077862821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Voltage Stability and Network Scalability of Onboard DC Microgrids for Hybrid Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (4), pp.5350-5358. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3392185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast terminal synergetic control for morphing quadcopter with time-varying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2023.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments and Trends in Unconventional UAVs Control: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-02002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-filter design and IMC-PI equivalence: Application to quadrotor under gust of wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (9), pp.1060-1072. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651819894188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting a Reference Model-Based Controller Using Active Disturbance Rejection Principle for 3D Trajectory Tracking of Quadrotors: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (2), pp.597-614. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01182-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following of a class of underactuated mechanical systems via immersion and invariance‐based orbital stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manchester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (18), pp.8521-8544. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast‐based modeling and robust frequency control of standalone microgrids considering high penetration of renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoy Krishna Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On generation of virtual outputs via signal injection: Application to observer design for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance-Control System of a Quadrotor for Optimal Coverage in Cluttered Environment with a Limited Onboard Energy: Complete Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.707-730. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0914-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm distributed PSO-based control for constrained power generation maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy based 3D trajectory tracking control of quadrotors with model-free based on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.1568--1578. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight control boosters for threedimensional trajectory tracking of quadrotor: Theory and experiment - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.709--727. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651818757159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimized Fuzzy Control Solution for Frequency Oscillation Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh C. Bansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (14), pp.1573-1584. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2017.1362073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Based 3D Autopilot for VTOL UAV Under Guidance & Navigation Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.341--362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future trends in space and aeronautics – Special section on selected advanced control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakasuka Schinichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.196-198. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control applied to VTOL Multi-Rotors UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (47 ), pp.49--66. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Production-Sharing Optimization and Application to Power Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.16-28. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2015.2509182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wind power generating system integration on frequency stabilization in multi-area power system with fuzzy logic controller in deregulated environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-014-0338-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Stabilization for Multi-area Thermal–Hydro Power System Using Genetic Algorithm-optimized Fuzzy Logic Controller in Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2014.977462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Aerospace control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsourdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.203. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Passivity-based Power Control of a Doubly-fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lopez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doria-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement and robustness assessment of VSC-HVDC transmission systems controllers under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Linear and Nonlinear Control Strategies for Variable Speed Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the experimental cart-pendulum system with proven domain of attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control with wind estimation of a DFIG variable speed wind turbine for power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (4), pp.885-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Technology -Oxford-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Design for Suppressing Stick-slip Oscillations in Oil Well Drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Backstepping based approach: Application to control a New Concept of Micro Pump for Spacecraft Propulsion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control in Aerospace Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.E6-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable control strategy for variable speed, variable pitch wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (8), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2006.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustement of a backstepping controller by nonsmooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistics, Special Issue on Control Applications of Optimisation : applications of optimal control, robust control and stabilization, applications in industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Wind Turbines for Load Reduction and Power Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), pp.516-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Missile Autopilot Based on Feedback Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.8.553-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On controlled switching of high voltage unloaded transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz-Ove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e and i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415-421, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03161356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Axes Missile Autopilot Design: From Linear to Nonlinear Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Harcaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Missile Autopilot Design Based on Angle of Attack Normal Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0947-3580(00)70923-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Digital Power Simulators: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Rohellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/61.636921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redundant dynamical sliding mode control scheme for an asymptotic space vehicle stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (6), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179608921729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a container crane by fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (5), pp.82-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body under forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane and Fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Technique and Cybernetica Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on the optimal regulation of spacecraft angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (4), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On applications of a new method for computing optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660080408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feedback control of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-1098(87)90009-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Bounded Consensus-Based Control for Multi-Agent Systems with Undirected Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego (California), United States. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power consensus controller with overvoltage protection for meshed DC microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.11762-11767, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optimal energy management with demand response for a real-time community microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjanee Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Electrical &amp; Environment Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eeeic/icpseurope57605.2023.10194855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control of Wind Farm Power Optimization under Wake Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gif-sur-yvette, France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control based on Synergetic Theory for Transformable Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiden Application of Integral -Tilt Integral Derivative with Filter (I-TDN) Control Structure for Load Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Akhilesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference SSSC-TDS-LPVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive droop control design with overcurrent protection for onboard DC microgrids in hybrid electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of a commercial building microgrid: Economic & Environmental sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Power India International Conference (PIICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/piicon56320.2022.10045142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various student’s projects related to aerospace control education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant disturbance rejection controller applied to quadrotors for 3D trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Choukri Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Excursion Mitigation in a Multi-Source Islanded Energy System using Meta-Heuristic Optimization Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SEGE -8th international conference on Smart Energy Grid Engineering 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oshawa, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sege49949.2020.9182006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-Filter Design to IMC-PI Equivalence: Application to Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace (ACA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.158--163, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of a Reference Model-based Control using Active Disturbance Rejection principle: application to quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace ACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Impact Analysis in a Microgrid Using Optimized Bio-Inspired Non-Integer Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maslekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Region TENSYMP (Technological Innovation for Humanity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tensymp46218.2019.8971343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic dynamic modeling and robust Sliding Mode based Model-Free Control for 3D navigation of multirotor VTOL UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. pp.970--979, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2018.8453293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer for Sensorless Control of the Levitated Ball Using Signal Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.6882-6887, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Guidance-Control for flight like nonholonomic vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuas.2018.8453367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Consensus Control Under Disturbances for Wind Farm Power Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2015-2020, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2017.8263944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed Particle Swarm Optimization Algorithm for the Optimal Power Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kohala Coast, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ccta.2017.8062537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Research of an Image Motion Stabilization System Embedded in a Space Land-survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences (ICNPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Results on 3D Navigation of Quadrotor using two Nonlinear Model based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Advanced Control and Diagnosis (ACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes based Nonlinear PID Controller for Quadrotor: Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. p. 286-294, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006433402860294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means Geometric Deployment for Optimal Cooperative Coverage Algorithm in Cluttered Area for a Fleet of Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D trajectory tracking control of quadrotor UAV with on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mauna Lani, HI, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2017.8062760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited model-free controller for 3D autonomous navigation of quadrotor: Features analysis in harsh flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Control and Automation (ICCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.915--920, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2017.8003183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale geometric path planning of quadrotor with obstacle avoidance: First step toward coverage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Robot Motion and Control (RoMoCo 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Wasowo, Poland. pp.166--171, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoMoCo.2017.8003909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor-UAV optimal coverage path planning in cluttered environment with a limited onboard energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.979--984, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8202264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed PID-like Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006420500720081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Flight Controller for Quadrotor Navigation under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10293--10298, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D autonomous navigation of quadrotor using redundant flight controllers: Comparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control, Decision and Information Technologies (CoDIT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage d'un parc d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée Scientifique de l'Institut RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D trajectory tracking by Nonlinear Internal Model-Feedback linearization control strategy for autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on System Structure and Control (SSSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istambul, Turkey. pp.13--18, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control for Wind Turbine Grid Connection Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and Exhibition on Wind &amp; Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time Autopilot based on Immersion & Invariance for Autonomous Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sherbrooke, Canada. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight Verification and Tuning of Attitude Control System for a Land-survey Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Somova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Metrology for Aerospace </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Control of a Wind Farm for Wake Interaction Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Guidance laws for Multi-rotor UAV: Energy optimization point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Energy Based Modeling Simulation, and Control of Complex Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Image Motion Stabilization System with Physical Hysteresis of Piezo-ceramic Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Stability and Oscillations of Nonlinear Control Systems (Pyatnitskiy's Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Moscow, Russia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/stab.2016.7541229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Feedback Linearization and MPC for Wind Turbine Power Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Note Lecture: Performance of a Micro-pump for a New Generation of Small Satellites Propulsion Systems: Comparison of Various Control Design Strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICINCO (International Conference on Informatics in Control, Automation and Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Autopilot Design based on Immersion & Invariance and Nonlinear Internal Model Tracking Controllers for Autonomous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.103--108, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PID and Sliding Mode Control applied to a New Generation of Micro-Pump for small Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNAAV'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid Systems with V2G option.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference INDECON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid System with V2G option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference (INDICON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Delhi, India. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/indicon.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the guidance of a UAV under unknown wind disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous alternating direction method of multipliers applied to the direct-current optimal power flow problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilization in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 8TH INTERNATIONAL SYMPOSIUM ON ADVANCED TOPICS IN ELECTRICAL ENGINEERING (ATEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATEE.2013.6563525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilizaition in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B.F. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Advanced Topics in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Calibration of Attitude Determination Systems for Information Mini-Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hajiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Würzburg, Germany. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130902-5-DE-2040.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Inertial Support for Inter-area Oscillations Suppression with Fuzzy Controller in Varying Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, Sardinia, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6586941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Education and New Challenges on Stability and Adaptive-Robust Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruthovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nizhny Novgorod, Russia. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en calage et en couple d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategies Comparison of Variable Speed Wind Turbines for Power Regulation and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACODS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D Design Guidance Law of a mini Unmanned Aerial Vehicle via Frenet Framework : Flight Simulator Implementation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Moussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Embedded Guidance, Navigation and Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120213-3-IN-4034.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results of Integral Sliding Mode Controller for a Nonholonomic Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003648904450450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IASTED International Conference on Intelligent Systems and Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Controlled Switching of Unloaded Three Phase Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Européenne MatPost11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonius Guidance and Robust Image Motion Stabilization of a Large Space Astronomical Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Magnetic Suspension by Immersion and Invariance and Experimental Robustness Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis de un Controlador Pasivo Para una Maquina de Induccion de Rotor Devanado Operando en un Sistema Eolico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Espinosa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cardenas Galindoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Anual 2010 de la Asociacion de Mexico de Control Automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Puerto Vallarta, Jalisco, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID-sliding mode and Lyapunov design controllers for power optimization and regulation of variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Swaninathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference and Exhibition on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monte-Carlo, Monaco, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Power Transformer Controlled Switching with Circuit Breaker Characteristics Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control based sliding modes for HVDC Light system behavioural enhancement under parameter uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENG-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caire, Egypt. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Control with Constraints for a Class of Dynamical systems: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.4701-4706, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5531083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSC-HVDC Systems Stabilization and Robustness Realization using Sliding Mode Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy : Generation and Applications (ICREGA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Al Ain, United Arab Emirates. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Adaptative Non Linéaire d'une Eolienne à Vitesse Variable Equipée d'une Génératrice Asynchrone Double Alimentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méditerranéen sur l'Energie Eolienne (SMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bou-Ismail, Tipaza,, Algérie. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Bounded Error Identification and Robust Guidance Law Design for a Small-Scaled Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nara, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation ensembliste des perturbations aérologiques agissant sur un hélicoptère miniature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Stabilizing Nonlinear Control Design for VSC-HVDC Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Victoria, Australia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation with EMTP of the no loaded power transformer's Residual flux after its de-Energization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE, International Colloquium Transformer Research and Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cavtat, Croatia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbine power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Monte-Carlo, Monaco. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Extended Backstepping- Sliding Modes Control with off line Parameter Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-error identification of the effect of wind gusts on a small-scaled helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Result on Stabilization via Immersion and Invariance: The Cart–Pendulum System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control and visual servoing of an UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft mico pump for propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, North Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Control Strategy for HVDC Light Transmission Systems Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïtham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Conference of the IEEE Industrial Electronics Society, IECON 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando - Floride -, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of VSC-HVDC systems controllers under parameters uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North America power symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust VSC-HVDC systems based on sliding mode control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for power regulation and optimization of variable speed wind turbines, is it a key factor?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non linéaire avec estimateur d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Becerra-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2008.4629634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Application of Total Energy Shaping Control : Stabilization of the Inverted Pendulum on a Cart in the Presence of Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.M. van Der Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Scherpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1990-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Flatness based control and motion planning of a micro UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Torque Control of A Doubly-Fed Induction Generator for Variable Speed Wind Turbine Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of variable speed wind turbines for load reduction and power optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting and Exhibit 25th Wind Energy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Reno, Nevada, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerGen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Las Vegas, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Optimization for Nonlinear Missile Autopilot : Improvement under Time Domain Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CCA/CACSD/ISIC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and Torque strategy for Variable Speed Wind Turbines for Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Athènes, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of variable speed wind turbines for power regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Based on Sliding Mode Control for Rotary Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCON 2005 - The International Conference on "Computer as a Tool"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Belgrade, Serbia. pp.262-265, </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURCON.2005.1629911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF A NEW HYDRAZINE PUMP GENERATION IN PROPULSION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.01968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Speed Wind Turbines without wind speed measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3456-3461, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping design for controlling rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.120-124, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective control of a variable speed wind turbine, ASIA International Renewable Energy Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA International Renewable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse de la stabilisation d'un module spatial en phase de descente verticale sur une planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NREL, World Renewable Energy Congress– VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi objective Control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to circumvent HJI computation difficulty in nonlinear robustness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, St Petersburg, Russia. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ASCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Mebourne, Australia. pp.1276-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-state linearisation technique and nonlinear control in oil well drillstrings system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC NOLCOS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1474-6670(17)31428-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un contrôleur non linéaire pour l'atténuation des oscillations de stick-slip dans les systèmes de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear friction compensation design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC DYCOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Massachusets, United States. pp.769-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix pencil: A novel approach for fast shunt compensated controlled switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.3592-3598, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7086600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way for robustness analysis of nonlinear control systems: Application to a magnetic suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.252-257, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7084963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Circumvent HJI Computation Difficulty in Nonlinear Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC CDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bratislava (Rep. Tcheque), Czech Republic. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a magnetic suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2003.1223200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à l'estimation des fréquences dominantes des tensions de lignes électriques HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electrotechnique du Futur, EF'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Control of VSC-HVDC Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poullain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Controlled Switching Of High Voltage Unloaded Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Nonlinear Feedback Control of a Rigid Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC World Congress, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Barcelona, Spain. pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manœuvre synchronisée des lignes de transport THT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of spacecraft angular momentum using Port Controlled Hamiltonian structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bologne, Italy. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)40719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID control and Nonlinear Asymptotic Output Tracking Approach: Some Possible Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'00 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Terassa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-based control of magnetic levitation systems: theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium MTNS (Mathematical Theory of Networks and Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of induction machine based on feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Inversion and LPV Approach: Application to a missile Autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Hong Kong Symposium on Robotics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ship track-keeping controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pomirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th Nonlinear Control Network School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Feedback Control or Observers: Some Elementary Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International association of science and technology for development, Control and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated aircraft's taxiing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICAS- International Council of Aeronautic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamic autopilot design for the non minimum phase missile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Tampa-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1998.762074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)41058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible way to avoid the singularities in automated steering vehicles control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43852-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient compensation in protection relaying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.1997.7082084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of series compensated lines: filtering based on artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feireisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IFIP Conference on Control of Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical control of steering vehicles at busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus, Oberwolfach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of digital power systems: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference on Digital Simulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of spacecraft stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Rendez-Vous problem between an aircraft and an automatized steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Aerospace control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Palo Alto, United States. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)45782-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Chelyabinsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Solutions of a Rigid Body Attitude under one Failure Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1993.325433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear eigenvalue condition for the stabilization of rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new way for stabilizing a rigid body under only one control torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Tucson-Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1992.371157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th IFAC Workshop on System structure and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of spacecraft: on the construction of feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium in Aerospace Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal noninteracting control of an overhead crane with constraints and hoisting of the load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability conditions in terms of eigenvalues and eigenvectors of a nonlinear controlled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback controlled satellite angular momentum: on the analytic solution of the angular velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control tracking of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS, 13th World Congress on Computation and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on the controllability of extended state space linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IMACS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détermination de directions caractéristiques d'un satellite en mouvement libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Automatique pour l'Aéronautique et l'Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free final conditions minimum time interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some solutions for nonlinear optimal heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Ft. Lauderdale-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1985.268799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Control Application on Nonlinear Progamming and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un parc éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1000416505. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'interuption de courant dans un réseau électrique haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2012/057933. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: CNES N°B0909. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B0909. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation du flux rémanent d'un transformateur de puissance via correction de la fonction de transfert des transformateurs de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: RPA 609/SP 39626. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the moment of closure of a circuit breaker on a high voltage line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2004/050137- AREVA T&amp;D SA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compensation des effets transitoires dus aux réducteurs capacitifs de tension dans un dispositif de protection d'un réseau de transport électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2731304 - Areva T&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. Editions, Oxford, pp.CD-Rom, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Time PID-like Consensus Control: Application to the Wind Farm Distributed Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Gusikhin and K. Madani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 495, pp.106-134, 2019, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11292-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes asservis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.151-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures particulières de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.243-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Closed Loop Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.283-325, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by Classic Scalar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.253-282, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes nouvelles de lois de bouclage optimal à la commande d'un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Automatique pour l'Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques élémentaires sur le calcul des lois de bouclage en commande optimale non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houria Siguerdidjane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houria-siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6990-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077862821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Voltage Stability and Network Scalability of Onboard DC Microgrids for Hybrid Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (4), pp.5350-5358. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3392185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments and Trends in Unconventional UAVs Control: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-02002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast terminal synergetic control for morphing quadcopter with time-varying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2023.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting a Reference Model-Based Controller Using Active Disturbance Rejection Principle for 3D Trajectory Tracking of Quadrotors: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (2), pp.597-614. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01182-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following of a class of underactuated mechanical systems via immersion and invariance‐based orbital stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manchester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (18), pp.8521-8544. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-filter design and IMC-PI equivalence: Application to quadrotor under gust of wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (9), pp.1060-1072. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651819894188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast‐based modeling and robust frequency control of standalone microgrids considering high penetration of renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoy Krishna Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On generation of virtual outputs via signal injection: Application to observer design for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance-Control System of a Quadrotor for Optimal Coverage in Cluttered Environment with a Limited Onboard Energy: Complete Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.707-730. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0914-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm distributed PSO-based control for constrained power generation maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight control boosters for threedimensional trajectory tracking of quadrotor: Theory and experiment - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.709--727. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651818757159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy based 3D trajectory tracking control of quadrotors with model-free based on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.1568--1578. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimized Fuzzy Control Solution for Frequency Oscillation Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh C. Bansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (14), pp.1573-1584. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2017.1362073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Based 3D Autopilot for VTOL UAV Under Guidance & Navigation Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.341--362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future trends in space and aeronautics – Special section on selected advanced control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakasuka Schinichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.196-198. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control applied to VTOL Multi-Rotors UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (47 ), pp.49--66. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Production-Sharing Optimization and Application to Power Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.16-28. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2015.2509182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wind power generating system integration on frequency stabilization in multi-area power system with fuzzy logic controller in deregulated environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-014-0338-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Stabilization for Multi-area Thermal–Hydro Power System Using Genetic Algorithm-optimized Fuzzy Logic Controller in Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2014.977462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Aerospace control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsourdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.203. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Passivity-based Power Control of a Doubly-fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lopez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doria-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement and robustness assessment of VSC-HVDC transmission systems controllers under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Linear and Nonlinear Control Strategies for Variable Speed Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the experimental cart-pendulum system with proven domain of attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control with wind estimation of a DFIG variable speed wind turbine for power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (4), pp.885-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Technology -Oxford-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Backstepping based approach: Application to control a New Concept of Micro Pump for Spacecraft Propulsion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control in Aerospace Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.E6-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Design for Suppressing Stick-slip Oscillations in Oil Well Drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable control strategy for variable speed, variable pitch wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (8), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2006.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustement of a backstepping controller by nonsmooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistics, Special Issue on Control Applications of Optimisation : applications of optimal control, robust control and stabilization, applications in industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Wind Turbines for Load Reduction and Power Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), pp.516-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On controlled switching of high voltage unloaded transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz-Ove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e and i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415-421, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03161356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Missile Autopilot Based on Feedback Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.8.553-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Axes Missile Autopilot Design: From Linear to Nonlinear Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Harcaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Missile Autopilot Design Based on Angle of Attack Normal Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0947-3580(00)70923-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Digital Power Simulators: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Rohellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/61.636921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redundant dynamical sliding mode control scheme for an asymptotic space vehicle stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (6), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179608921729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a container crane by fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (5), pp.82-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body under forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane and Fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Technique and Cybernetica Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on the optimal regulation of spacecraft angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (4), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On applications of a new method for computing optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660080408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feedback control of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-1098(87)90009-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power consensus controller with overvoltage protection for meshed DC microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.11762-11767, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Bounded Consensus-Based Control for Multi-Agent Systems with Undirected Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego (California), United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optimal energy management with demand response for a real-time community microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjanee Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Electrical &amp; Environment Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eeeic/icpseurope57605.2023.10194855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control based on Synergetic Theory for Transformable Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control of Wind Farm Power Optimization under Wake Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gif-sur-yvette, France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiden Application of Integral -Tilt Integral Derivative with Filter (I-TDN) Control Structure for Load Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Akhilesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference SSSC-TDS-LPVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive droop control design with overcurrent protection for onboard DC microgrids in hybrid electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of a commercial building microgrid: Economic & Environmental sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Power India International Conference (PIICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/piicon56320.2022.10045142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant disturbance rejection controller applied to quadrotors for 3D trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Choukri Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various student’s projects related to aerospace control education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Excursion Mitigation in a Multi-Source Islanded Energy System using Meta-Heuristic Optimization Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SEGE -8th international conference on Smart Energy Grid Engineering 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oshawa, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sege49949.2020.9182006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Impact Analysis in a Microgrid Using Optimized Bio-Inspired Non-Integer Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maslekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Region TENSYMP (Technological Innovation for Humanity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tensymp46218.2019.8971343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-Filter Design to IMC-PI Equivalence: Application to Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace (ACA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.158--163, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of a Reference Model-based Control using Active Disturbance Rejection principle: application to quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace ACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Guidance-Control for flight like nonholonomic vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuas.2018.8453367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Consensus Control Under Disturbances for Wind Farm Power Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2015-2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2017.8263944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer for Sensorless Control of the Levitated Ball Using Signal Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.6882-6887, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic dynamic modeling and robust Sliding Mode based Model-Free Control for 3D navigation of multirotor VTOL UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. pp.970--979, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2018.8453293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes based Nonlinear PID Controller for Quadrotor: Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. p. 286-294, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006433402860294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Results on 3D Navigation of Quadrotor using two Nonlinear Model based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Advanced Control and Diagnosis (ACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed Particle Swarm Optimization Algorithm for the Optimal Power Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kohala Coast, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ccta.2017.8062537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Research of an Image Motion Stabilization System Embedded in a Space Land-survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences (ICNPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means Geometric Deployment for Optimal Cooperative Coverage Algorithm in Cluttered Area for a Fleet of Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D trajectory tracking control of quadrotor UAV with on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mauna Lani, HI, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2017.8062760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited model-free controller for 3D autonomous navigation of quadrotor: Features analysis in harsh flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Control and Automation (ICCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.915--920, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2017.8003183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale geometric path planning of quadrotor with obstacle avoidance: First step toward coverage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Robot Motion and Control (RoMoCo 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Wasowo, Poland. pp.166--171, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoMoCo.2017.8003909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor-UAV optimal coverage path planning in cluttered environment with a limited onboard energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.979--984, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8202264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed PID-like Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006420500720081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Flight Controller for Quadrotor Navigation under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10293--10298, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D autonomous navigation of quadrotor using redundant flight controllers: Comparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control, Decision and Information Technologies (CoDIT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight Verification and Tuning of Attitude Control System for a Land-survey Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Somova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Metrology for Aerospace </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time Autopilot based on Immersion & Invariance for Autonomous Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sherbrooke, Canada. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D trajectory tracking by Nonlinear Internal Model-Feedback linearization control strategy for autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on System Structure and Control (SSSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istambul, Turkey. pp.13--18, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control for Wind Turbine Grid Connection Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and Exhibition on Wind &amp; Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage d'un parc d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée Scientifique de l'Institut RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Control of a Wind Farm for Wake Interaction Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Guidance laws for Multi-rotor UAV: Energy optimization point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Energy Based Modeling Simulation, and Control of Complex Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Image Motion Stabilization System with Physical Hysteresis of Piezo-ceramic Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Stability and Oscillations of Nonlinear Control Systems (Pyatnitskiy's Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Moscow, Russia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/stab.2016.7541229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Feedback Linearization and MPC for Wind Turbine Power Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Note Lecture: Performance of a Micro-pump for a New Generation of Small Satellites Propulsion Systems: Comparison of Various Control Design Strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICINCO (International Conference on Informatics in Control, Automation and Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Autopilot Design based on Immersion & Invariance and Nonlinear Internal Model Tracking Controllers for Autonomous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.103--108, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid Systems with V2G option.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference INDECON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PID and Sliding Mode Control applied to a New Generation of Micro-Pump for small Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNAAV'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid System with V2G option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference (INDICON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Delhi, India. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/indicon.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the guidance of a UAV under unknown wind disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous alternating direction method of multipliers applied to the direct-current optimal power flow problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilization in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 8TH INTERNATIONAL SYMPOSIUM ON ADVANCED TOPICS IN ELECTRICAL ENGINEERING (ATEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATEE.2013.6563525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilizaition in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B.F. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Advanced Topics in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Calibration of Attitude Determination Systems for Information Mini-Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hajiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Würzburg, Germany. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130902-5-DE-2040.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Inertial Support for Inter-area Oscillations Suppression with Fuzzy Controller in Varying Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, Sardinia, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6586941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Education and New Challenges on Stability and Adaptive-Robust Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruthovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nizhny Novgorod, Russia. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en calage et en couple d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategies Comparison of Variable Speed Wind Turbines for Power Regulation and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACODS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D Design Guidance Law of a mini Unmanned Aerial Vehicle via Frenet Framework : Flight Simulator Implementation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Moussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Embedded Guidance, Navigation and Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120213-3-IN-4034.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IASTED International Conference on Intelligent Systems and Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results of Integral Sliding Mode Controller for a Nonholonomic Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003648904450450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Controlled Switching of Unloaded Three Phase Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Européenne MatPost11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonius Guidance and Robust Image Motion Stabilization of a Large Space Astronomical Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Magnetic Suspension by Immersion and Invariance and Experimental Robustness Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Power Transformer Controlled Switching with Circuit Breaker Characteristics Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis de un Controlador Pasivo Para una Maquina de Induccion de Rotor Devanado Operando en un Sistema Eolico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Espinosa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cardenas Galindoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Anual 2010 de la Asociacion de Mexico de Control Automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Puerto Vallarta, Jalisco, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control based sliding modes for HVDC Light system behavioural enhancement under parameter uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENG-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caire, Egypt. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID-sliding mode and Lyapunov design controllers for power optimization and regulation of variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Swaninathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference and Exhibition on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monte-Carlo, Monaco, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Control with Constraints for a Class of Dynamical systems: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.4701-4706, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5531083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSC-HVDC Systems Stabilization and Robustness Realization using Sliding Mode Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy : Generation and Applications (ICREGA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Al Ain, United Arab Emirates. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Adaptative Non Linéaire d'une Eolienne à Vitesse Variable Equipée d'une Génératrice Asynchrone Double Alimentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méditerranéen sur l'Energie Eolienne (SMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bou-Ismail, Tipaza,, Algérie. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Bounded Error Identification and Robust Guidance Law Design for a Small-Scaled Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nara, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation ensembliste des perturbations aérologiques agissant sur un hélicoptère miniature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Extended Backstepping- Sliding Modes Control with off line Parameter Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbine power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Monte-Carlo, Monaco. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation with EMTP of the no loaded power transformer's Residual flux after its de-Energization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE, International Colloquium Transformer Research and Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cavtat, Croatia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Stabilizing Nonlinear Control Design for VSC-HVDC Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Victoria, Australia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-error identification of the effect of wind gusts on a small-scaled helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Result on Stabilization via Immersion and Invariance: The Cart–Pendulum System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust VSC-HVDC systems based on sliding mode control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft mico pump for propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, North Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Control Strategy for HVDC Light Transmission Systems Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïtham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Conference of the IEEE Industrial Electronics Society, IECON 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando - Floride -, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of VSC-HVDC systems controllers under parameters uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North America power symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control and visual servoing of an UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for power regulation and optimization of variable speed wind turbines, is it a key factor?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non linéaire avec estimateur d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Becerra-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2008.4629634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Application of Total Energy Shaping Control : Stabilization of the Inverted Pendulum on a Cart in the Presence of Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.M. van Der Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Scherpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1990-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Torque Control of A Doubly-Fed Induction Generator for Variable Speed Wind Turbine Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Flatness based control and motion planning of a micro UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of variable speed wind turbines for load reduction and power optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting and Exhibit 25th Wind Energy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Reno, Nevada, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerGen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Las Vegas, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Optimization for Nonlinear Missile Autopilot : Improvement under Time Domain Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CCA/CACSD/ISIC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and Torque strategy for Variable Speed Wind Turbines for Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Athènes, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF A NEW HYDRAZINE PUMP GENERATION IN PROPULSION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.01968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of variable speed wind turbines for power regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Based on Sliding Mode Control for Rotary Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCON 2005 - The International Conference on "Computer as a Tool"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Belgrade, Serbia. pp.262-265, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURCON.2005.1629911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Speed Wind Turbines without wind speed measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3456-3461, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping design for controlling rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.120-124, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse de la stabilisation d'un module spatial en phase de descente verticale sur une planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective control of a variable speed wind turbine, ASIA International Renewable Energy Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA International Renewable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NREL, World Renewable Energy Congress– VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi objective Control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to circumvent HJI computation difficulty in nonlinear robustness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, St Petersburg, Russia. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ASCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Mebourne, Australia. pp.1276-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-state linearisation technique and nonlinear control in oil well drillstrings system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC NOLCOS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1474-6670(17)31428-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un contrôleur non linéaire pour l'atténuation des oscillations de stick-slip dans les systèmes de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear friction compensation design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC DYCOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Massachusets, United States. pp.769-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way for robustness analysis of nonlinear control systems: Application to a magnetic suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.252-257, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7084963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix pencil: A novel approach for fast shunt compensated controlled switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.3592-3598, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7086600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Circumvent HJI Computation Difficulty in Nonlinear Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC CDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bratislava (Rep. Tcheque), Czech Republic. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à l'estimation des fréquences dominantes des tensions de lignes électriques HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electrotechnique du Futur, EF'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a magnetic suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2003.1223200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Control of VSC-HVDC Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poullain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Nonlinear Feedback Control of a Rigid Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC World Congress, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Barcelona, Spain. pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Controlled Switching Of High Voltage Unloaded Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manœuvre synchronisée des lignes de transport THT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of spacecraft angular momentum using Port Controlled Hamiltonian structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bologne, Italy. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)40719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID control and Nonlinear Asymptotic Output Tracking Approach: Some Possible Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'00 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Terassa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-based control of magnetic levitation systems: theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium MTNS (Mathematical Theory of Networks and Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of induction machine based on feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Inversion and LPV Approach: Application to a missile Autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Hong Kong Symposium on Robotics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ship track-keeping controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pomirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th Nonlinear Control Network School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Feedback Control or Observers: Some Elementary Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International association of science and technology for development, Control and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated aircraft's taxiing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICAS- International Council of Aeronautic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamic autopilot design for the non minimum phase missile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Tampa-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1998.762074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)41058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible way to avoid the singularities in automated steering vehicles control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43852-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient compensation in protection relaying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.1997.7082084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of series compensated lines: filtering based on artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feireisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IFIP Conference on Control of Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical control of steering vehicles at busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus, Oberwolfach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of digital power systems: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference on Digital Simulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of spacecraft stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Rendez-Vous problem between an aircraft and an automatized steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Aerospace control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Palo Alto, United States. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)45782-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear eigenvalue condition for the stabilization of rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Solutions of a Rigid Body Attitude under one Failure Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1993.325433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Chelyabinsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th IFAC Workshop on System structure and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new way for stabilizing a rigid body under only one control torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Tucson-Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1992.371157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of spacecraft: on the construction of feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium in Aerospace Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal noninteracting control of an overhead crane with constraints and hoisting of the load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback controlled satellite angular momentum: on the analytic solution of the angular velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability conditions in terms of eigenvalues and eigenvectors of a nonlinear controlled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control tracking of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS, 13th World Congress on Computation and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on the controllability of extended state space linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IMACS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détermination de directions caractéristiques d'un satellite en mouvement libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Automatique pour l'Aéronautique et l'Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free final conditions minimum time interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Control Application on Nonlinear Progamming and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some solutions for nonlinear optimal heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Ft. Lauderdale-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1985.268799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un parc éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1000416505. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'interuption de courant dans un réseau électrique haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2012/057933. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: CNES N°B0909. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B0909. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation du flux rémanent d'un transformateur de puissance via correction de la fonction de transfert des transformateurs de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: RPA 609/SP 39626. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the moment of closure of a circuit breaker on a high voltage line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2004/050137- AREVA T&amp;D SA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compensation des effets transitoires dus aux réducteurs capacitifs de tension dans un dispositif de protection d'un réseau de transport électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2731304 - Areva T&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. Editions, Oxford, pp.CD-Rom, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Time PID-like Consensus Control: Application to the Wind Farm Distributed Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Gusikhin and K. Madani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 495, pp.106-134, 2019, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11292-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures particulières de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.243-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes asservis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.151-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Closed Loop Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.283-325, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by Classic Scalar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.253-282, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes nouvelles de lois de bouclage optimal à la commande d'un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Automatique pour l'Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques élémentaires sur le calcul des lois de bouclage en commande optimale non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4C1D933B"/>
+    <w:nsid w:val="B5F5B87B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houria-siguerdidjane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6990-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077862821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Constantin Braitor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3392185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229350v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belmouhoub" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Hocine Derrouaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2023.108540" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296133v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02002-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434926v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zareb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819894188" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02543214v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01182-4" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120780v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manchester" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5258" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03117681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Krishna Mukherjee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitesh Datt Mathur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surekha Bhanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.11.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0914-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Gionfra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loevenbruck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827704v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.05.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721988v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818757159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Krishan Bhateshvar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Bansal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1362073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zareb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0441-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakasuka Schinichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azary Abboud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2015.2509182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Bhateshvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Mathur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-014-0338-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2014.977462" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Padhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsourdos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LB4PTNV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doria-Cerezo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.08.067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Ramadan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.08.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K5T3GDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boukhezzar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2090155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.06.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2QVDK3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Teodorescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322287v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322295v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Teodorescu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhezzar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2006.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBHZGHXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967434v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.8.553-560" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940500v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz-Ove" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Boudaoud" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupraz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03161356" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7SRVL8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Harcaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.4676" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(00)70923-X" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93LPC980-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaonach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Rohellec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/61.636921" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179608921729" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660120406" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5N561T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660080408" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1G7XWPW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(87)90009-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHD7MLZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04145277v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156407" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159654v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.564" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Sharma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjanee Bhattacharjee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eeeic/icpseurope57605.2023.10194855" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03942810v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.005" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877129v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.006" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.310" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/piicon56320.2022.10045142" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019215v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sordi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019254v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Choukri Lamraoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2387" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venkatesh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharmay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege49949.2020.9182006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442191v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.190" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02507778v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouzid" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiatni" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Lamraoui" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.189" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019530v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maslekar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tensymp46218.2019.8971343" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811953v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453293" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122023v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619375" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811968v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2018.8453367" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667884v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263944" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667868v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062537" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365802v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Somov" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Butyrin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972742" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412029v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012046" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589518v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006433402860294" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062760" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2017.8003183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2017.8003909" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202264" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006420500720081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1490" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102684" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381714v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo O Gionfra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406345v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.480" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381643v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412022v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.031" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466920v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Somov" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Somova" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573256" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/stab.2016.7541229" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587821" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.097" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258133v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hristea" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzande" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.066" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258654v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON.2015.7443686" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/indicon.2015.7443686" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981442" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855111" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D Mathur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Brasil Furtado Leite" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2013.6563525" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B.F. Leite" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Somov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butyrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hajiyev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedosov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-5-DE-2040.00025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6586941" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruthovsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badatcheff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Moussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120213-3-IN-4034.00018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651972v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Dib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003648904450450" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901712v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651954v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880063v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Lopez Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cardenas Galindoy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00468928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Swaninathan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523734v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00564130v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Teodorescu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523743v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523739v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet Lahanier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418213v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418187v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418159v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418175v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugue" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet-Lahanier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaidi" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322262v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Teodorescu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gebbers" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339657v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;tham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340511v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340515v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340366v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Der Burg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Scherpen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acosta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258452v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258444v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mahi" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264058v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264065v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032139v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507110" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032128v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulgalil" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629911" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032161v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzand&#233;" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugu&#233;" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.01968" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032147v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582697" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507111" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976923v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976970v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976931v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976939v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976962v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976901v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976908v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-6670(17)31428-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967500v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaoud" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastard" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7086600" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967493v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7084963" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Henni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34696-7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967474v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2003.1223200" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976870v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherouat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967421v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dupraz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967461v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976835v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dupraz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodriguez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40719-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882752v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144527v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882813v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Maaziz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882793v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882768v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morawski" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomirski" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882801v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886686v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelegrin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43852-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082084" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886647v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feireisen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43496-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882837v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880126v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roellec" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ramirez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886465v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)45782-X" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880122v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886453v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1993.325433" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886446v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49249-4" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885038v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1992.371157" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885025v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49747-3" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880114v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880119v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pesch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885066v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885084v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880069v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880074v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880082v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delpy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880076v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886414v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belghith" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benard" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1985.268799" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886410v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69243-7" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728903v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924209v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tatiossan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeanblanc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00784358v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pons" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590780v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936093v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupraz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260168v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. White" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861064v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260240v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demerl&#233;" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260256v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260606v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886431v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886406v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houria-siguerdidjane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6990-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077862821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Constantin Braitor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3392185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Hocine Derrouaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belmouhoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02002-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2023.108540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02543214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zareb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01182-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manchester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5258" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819894188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03117681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Krishna Mukherjee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitesh Datt Mathur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surekha Bhanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.11.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0914-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Gionfra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loevenbruck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818757159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Krishan Bhateshvar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Bansal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1362073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zareb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0441-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakasuka Schinichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azary Abboud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2015.2509182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Bhateshvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Mathur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-014-0338-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2014.977462" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Padhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsourdos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LB4PTNV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doria-Cerezo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.08.067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Ramadan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.08.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K5T3GDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boukhezzar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2090155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.06.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2QVDK3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Teodorescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Teodorescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhezzar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2006.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBHZGHXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz-Ove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Boudaoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03161356" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7SRVL8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.8.553-560" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Harcaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.4676" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(00)70923-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93LPC980-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaonach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Rohellec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/61.636921" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179608921729" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660120406" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5N561T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660080408" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1G7XWPW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(87)90009-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHD7MLZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.564" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04145277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156407" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Sharma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjanee Bhattacharjee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eeeic/icpseurope57605.2023.10194855" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03942810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.310" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/piicon56320.2022.10045142" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Choukri Lamraoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2387" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sordi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venkatesh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharmay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege49949.2020.9182006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maslekar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tensymp46218.2019.8971343" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.190" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02507778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouzid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiatni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Lamraoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.189" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2018.8453367" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263944" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619375" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006433402860294" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062537" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365802v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Somov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Butyrin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972742" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062760" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2017.8003183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2017.8003909" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202264" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006420500720081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1490" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102684" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Somov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Somova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573256" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.480" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381643v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo O Gionfra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/stab.2016.7541229" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587821" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.097" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON.2015.7443686" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hristea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzande" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/indicon.2015.7443686" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981442" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855111" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D Mathur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Brasil Furtado Leite" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2013.6563525" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B.F. Leite" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Somov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butyrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hajiyev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedosov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-5-DE-2040.00025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6586941" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruthovsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badatcheff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Moussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120213-3-IN-4034.00018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901712v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Dib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003648904450450" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651954v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Lopez Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa Perez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cardenas Galindoy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00564130v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00468928v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Swaninathan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Teodorescu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523743v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523739v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet Lahanier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418159v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet-Lahanier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340514v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322262v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Teodorescu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gebbers" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339657v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;tham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340511v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293729v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaidi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340515v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340366v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Der Burg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Scherpen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acosta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258444v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mahi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258452v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264058v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264065v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032161v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzand&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugu&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.01968" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032139v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507110" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032128v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulgalil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629911" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032147v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582697" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507111" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976923v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976931v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976939v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976962v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976901v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976908v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-6670(17)31428-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967493v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7084963" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967500v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaoud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7086600" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Henni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34696-7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967474v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2003.1223200" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherouat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967461v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967421v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dupraz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976835v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dupraz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodriguez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40719-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882752v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144527v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882813v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Maaziz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882793v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882768v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morawski" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomirski" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882801v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886686v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelegrin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43852-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082084" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886647v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feireisen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43496-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882837v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880126v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roellec" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ramirez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886465v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)45782-X" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886446v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49249-4" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886453v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1993.325433" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880122v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49747-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885038v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1992.371157" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880114v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880119v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pesch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885084v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885066v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880069v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880074v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880082v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delpy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880076v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886410v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69243-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886414v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belghith" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1985.268799" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728903v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924209v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tatiossan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeanblanc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00784358v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pons" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590780v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936093v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupraz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260168v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. White" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861064v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260256v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260240v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demerl&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260606v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886431v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886406v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>