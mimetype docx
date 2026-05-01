--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houria Siguerdidjane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houria-siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6990-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077862821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Voltage Stability and Network Scalability of Onboard DC Microgrids for Hybrid Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (4), pp.5350-5358. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3392185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments and Trends in Unconventional UAVs Control: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-02002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast terminal synergetic control for morphing quadcopter with time-varying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2023.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting a Reference Model-Based Controller Using Active Disturbance Rejection Principle for 3D Trajectory Tracking of Quadrotors: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (2), pp.597-614. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01182-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following of a class of underactuated mechanical systems via immersion and invariance‐based orbital stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manchester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (18), pp.8521-8544. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-filter design and IMC-PI equivalence: Application to quadrotor under gust of wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (9), pp.1060-1072. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651819894188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast‐based modeling and robust frequency control of standalone microgrids considering high penetration of renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoy Krishna Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On generation of virtual outputs via signal injection: Application to observer design for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance-Control System of a Quadrotor for Optimal Coverage in Cluttered Environment with a Limited Onboard Energy: Complete Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.707-730. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0914-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm distributed PSO-based control for constrained power generation maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight control boosters for threedimensional trajectory tracking of quadrotor: Theory and experiment - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.709--727. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651818757159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy based 3D trajectory tracking control of quadrotors with model-free based on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.1568--1578. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimized Fuzzy Control Solution for Frequency Oscillation Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh C. Bansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (14), pp.1573-1584. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2017.1362073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Based 3D Autopilot for VTOL UAV Under Guidance & Navigation Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.341--362. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future trends in space and aeronautics – Special section on selected advanced control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakasuka Schinichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.196-198. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control applied to VTOL Multi-Rotors UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (47 ), pp.49--66. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Production-Sharing Optimization and Application to Power Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.16-28. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2015.2509182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wind power generating system integration on frequency stabilization in multi-area power system with fuzzy logic controller in deregulated environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-014-0338-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Stabilization for Multi-area Thermal–Hydro Power System Using Genetic Algorithm-optimized Fuzzy Logic Controller in Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2014.977462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Aerospace control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsourdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.203. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Passivity-based Power Control of a Doubly-fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lopez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doria-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement and robustness assessment of VSC-HVDC transmission systems controllers under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Linear and Nonlinear Control Strategies for Variable Speed Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the experimental cart-pendulum system with proven domain of attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control with wind estimation of a DFIG variable speed wind turbine for power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (4), pp.885-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Technology -Oxford-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Backstepping based approach: Application to control a New Concept of Micro Pump for Spacecraft Propulsion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control in Aerospace Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.E6-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Design for Suppressing Stick-slip Oscillations in Oil Well Drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable control strategy for variable speed, variable pitch wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (8), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2006.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustement of a backstepping controller by nonsmooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistics, Special Issue on Control Applications of Optimisation : applications of optimal control, robust control and stabilization, applications in industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Wind Turbines for Load Reduction and Power Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), pp.516-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On controlled switching of high voltage unloaded transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz-Ove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e and i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415-421, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03161356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Missile Autopilot Based on Feedback Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.8.553-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Axes Missile Autopilot Design: From Linear to Nonlinear Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Harcaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Missile Autopilot Design Based on Angle of Attack Normal Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0947-3580(00)70923-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Digital Power Simulators: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Rohellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/61.636921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redundant dynamical sliding mode control scheme for an asymptotic space vehicle stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (6), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179608921729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a container crane by fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (5), pp.82-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body under forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane and Fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Technique and Cybernetica Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on the optimal regulation of spacecraft angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (4), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On applications of a new method for computing optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660080408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feedback control of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-1098(87)90009-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power consensus controller with overvoltage protection for meshed DC microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.11762-11767, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Bounded Consensus-Based Control for Multi-Agent Systems with Undirected Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego (California), United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optimal energy management with demand response for a real-time community microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjanee Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Electrical &amp; Environment Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eeeic/icpseurope57605.2023.10194855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control based on Synergetic Theory for Transformable Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control of Wind Farm Power Optimization under Wake Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gif-sur-yvette, France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiden Application of Integral -Tilt Integral Derivative with Filter (I-TDN) Control Structure for Load Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Akhilesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference SSSC-TDS-LPVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive droop control design with overcurrent protection for onboard DC microgrids in hybrid electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of a commercial building microgrid: Economic & Environmental sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Power India International Conference (PIICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/piicon56320.2022.10045142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant disturbance rejection controller applied to quadrotors for 3D trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Choukri Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various student’s projects related to aerospace control education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Excursion Mitigation in a Multi-Source Islanded Energy System using Meta-Heuristic Optimization Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SEGE -8th international conference on Smart Energy Grid Engineering 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oshawa, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sege49949.2020.9182006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Impact Analysis in a Microgrid Using Optimized Bio-Inspired Non-Integer Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maslekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Region TENSYMP (Technological Innovation for Humanity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tensymp46218.2019.8971343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-Filter Design to IMC-PI Equivalence: Application to Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace (ACA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.158--163, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of a Reference Model-based Control using Active Disturbance Rejection principle: application to quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace ACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Guidance-Control for flight like nonholonomic vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuas.2018.8453367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Consensus Control Under Disturbances for Wind Farm Power Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2015-2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2017.8263944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer for Sensorless Control of the Levitated Ball Using Signal Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.6882-6887, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic dynamic modeling and robust Sliding Mode based Model-Free Control for 3D navigation of multirotor VTOL UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. pp.970--979, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2018.8453293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes based Nonlinear PID Controller for Quadrotor: Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. p. 286-294, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006433402860294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Results on 3D Navigation of Quadrotor using two Nonlinear Model based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Advanced Control and Diagnosis (ACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed Particle Swarm Optimization Algorithm for the Optimal Power Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kohala Coast, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ccta.2017.8062537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Research of an Image Motion Stabilization System Embedded in a Space Land-survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences (ICNPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means Geometric Deployment for Optimal Cooperative Coverage Algorithm in Cluttered Area for a Fleet of Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D trajectory tracking control of quadrotor UAV with on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mauna Lani, HI, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2017.8062760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited model-free controller for 3D autonomous navigation of quadrotor: Features analysis in harsh flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Control and Automation (ICCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.915--920, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2017.8003183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale geometric path planning of quadrotor with obstacle avoidance: First step toward coverage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Robot Motion and Control (RoMoCo 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Wasowo, Poland. pp.166--171, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoMoCo.2017.8003909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor-UAV optimal coverage path planning in cluttered environment with a limited onboard energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.979--984, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8202264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed PID-like Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006420500720081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Flight Controller for Quadrotor Navigation under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10293--10298, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D autonomous navigation of quadrotor using redundant flight controllers: Comparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control, Decision and Information Technologies (CoDIT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight Verification and Tuning of Attitude Control System for a Land-survey Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Somova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Metrology for Aerospace </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time Autopilot based on Immersion & Invariance for Autonomous Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sherbrooke, Canada. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D trajectory tracking by Nonlinear Internal Model-Feedback linearization control strategy for autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on System Structure and Control (SSSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istambul, Turkey. pp.13--18, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control for Wind Turbine Grid Connection Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and Exhibition on Wind &amp; Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage d'un parc d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée Scientifique de l'Institut RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Control of a Wind Farm for Wake Interaction Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Guidance laws for Multi-rotor UAV: Energy optimization point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Energy Based Modeling Simulation, and Control of Complex Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Image Motion Stabilization System with Physical Hysteresis of Piezo-ceramic Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Stability and Oscillations of Nonlinear Control Systems (Pyatnitskiy's Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Moscow, Russia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/stab.2016.7541229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Feedback Linearization and MPC for Wind Turbine Power Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Note Lecture: Performance of a Micro-pump for a New Generation of Small Satellites Propulsion Systems: Comparison of Various Control Design Strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICINCO (International Conference on Informatics in Control, Automation and Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Autopilot Design based on Immersion & Invariance and Nonlinear Internal Model Tracking Controllers for Autonomous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.103--108, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid Systems with V2G option.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference INDECON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PID and Sliding Mode Control applied to a New Generation of Micro-Pump for small Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNAAV'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid System with V2G option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference (INDICON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Delhi, India. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/indicon.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the guidance of a UAV under unknown wind disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous alternating direction method of multipliers applied to the direct-current optimal power flow problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilization in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 8TH INTERNATIONAL SYMPOSIUM ON ADVANCED TOPICS IN ELECTRICAL ENGINEERING (ATEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATEE.2013.6563525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilizaition in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B.F. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Advanced Topics in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Calibration of Attitude Determination Systems for Information Mini-Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hajiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Würzburg, Germany. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130902-5-DE-2040.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Inertial Support for Inter-area Oscillations Suppression with Fuzzy Controller in Varying Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, Sardinia, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6586941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Education and New Challenges on Stability and Adaptive-Robust Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruthovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nizhny Novgorod, Russia. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en calage et en couple d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategies Comparison of Variable Speed Wind Turbines for Power Regulation and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACODS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D Design Guidance Law of a mini Unmanned Aerial Vehicle via Frenet Framework : Flight Simulator Implementation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Moussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Embedded Guidance, Navigation and Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120213-3-IN-4034.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IASTED International Conference on Intelligent Systems and Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results of Integral Sliding Mode Controller for a Nonholonomic Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003648904450450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Controlled Switching of Unloaded Three Phase Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Européenne MatPost11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonius Guidance and Robust Image Motion Stabilization of a Large Space Astronomical Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Magnetic Suspension by Immersion and Invariance and Experimental Robustness Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Power Transformer Controlled Switching with Circuit Breaker Characteristics Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis de un Controlador Pasivo Para una Maquina de Induccion de Rotor Devanado Operando en un Sistema Eolico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Espinosa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cardenas Galindoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Anual 2010 de la Asociacion de Mexico de Control Automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Puerto Vallarta, Jalisco, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control based sliding modes for HVDC Light system behavioural enhancement under parameter uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENG-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caire, Egypt. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID-sliding mode and Lyapunov design controllers for power optimization and regulation of variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Swaninathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference and Exhibition on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monte-Carlo, Monaco, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Control with Constraints for a Class of Dynamical systems: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.4701-4706, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5531083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSC-HVDC Systems Stabilization and Robustness Realization using Sliding Mode Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy : Generation and Applications (ICREGA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Al Ain, United Arab Emirates. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Adaptative Non Linéaire d'une Eolienne à Vitesse Variable Equipée d'une Génératrice Asynchrone Double Alimentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méditerranéen sur l'Energie Eolienne (SMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bou-Ismail, Tipaza,, Algérie. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Bounded Error Identification and Robust Guidance Law Design for a Small-Scaled Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nara, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation ensembliste des perturbations aérologiques agissant sur un hélicoptère miniature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Extended Backstepping- Sliding Modes Control with off line Parameter Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbine power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Monte-Carlo, Monaco. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation with EMTP of the no loaded power transformer's Residual flux after its de-Energization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE, International Colloquium Transformer Research and Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cavtat, Croatia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Stabilizing Nonlinear Control Design for VSC-HVDC Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Victoria, Australia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-error identification of the effect of wind gusts on a small-scaled helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Result on Stabilization via Immersion and Invariance: The Cart–Pendulum System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust VSC-HVDC systems based on sliding mode control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft mico pump for propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, North Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Control Strategy for HVDC Light Transmission Systems Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïtham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Conference of the IEEE Industrial Electronics Society, IECON 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando - Floride -, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of VSC-HVDC systems controllers under parameters uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North America power symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control and visual servoing of an UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for power regulation and optimization of variable speed wind turbines, is it a key factor?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non linéaire avec estimateur d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Becerra-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2008.4629634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Application of Total Energy Shaping Control : Stabilization of the Inverted Pendulum on a Cart in the Presence of Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.M. van Der Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Scherpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1990-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Torque Control of A Doubly-Fed Induction Generator for Variable Speed Wind Turbine Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Flatness based control and motion planning of a micro UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of variable speed wind turbines for load reduction and power optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting and Exhibit 25th Wind Energy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Reno, Nevada, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerGen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Las Vegas, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Optimization for Nonlinear Missile Autopilot : Improvement under Time Domain Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CCA/CACSD/ISIC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and Torque strategy for Variable Speed Wind Turbines for Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Athènes, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF A NEW HYDRAZINE PUMP GENERATION IN PROPULSION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.01968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of variable speed wind turbines for power regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Based on Sliding Mode Control for Rotary Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCON 2005 - The International Conference on "Computer as a Tool"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Belgrade, Serbia. pp.262-265, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURCON.2005.1629911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Speed Wind Turbines without wind speed measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3456-3461, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping design for controlling rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.120-124, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse de la stabilisation d'un module spatial en phase de descente verticale sur une planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective control of a variable speed wind turbine, ASIA International Renewable Energy Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA International Renewable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NREL, World Renewable Energy Congress– VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi objective Control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to circumvent HJI computation difficulty in nonlinear robustness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, St Petersburg, Russia. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ASCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Mebourne, Australia. pp.1276-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-state linearisation technique and nonlinear control in oil well drillstrings system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC NOLCOS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1474-6670(17)31428-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un contrôleur non linéaire pour l'atténuation des oscillations de stick-slip dans les systèmes de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear friction compensation design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC DYCOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Massachusets, United States. pp.769-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way for robustness analysis of nonlinear control systems: Application to a magnetic suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.252-257, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7084963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix pencil: A novel approach for fast shunt compensated controlled switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.3592-3598, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7086600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Circumvent HJI Computation Difficulty in Nonlinear Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC CDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bratislava (Rep. Tcheque), Czech Republic. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à l'estimation des fréquences dominantes des tensions de lignes électriques HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electrotechnique du Futur, EF'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a magnetic suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2003.1223200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Control of VSC-HVDC Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poullain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Nonlinear Feedback Control of a Rigid Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC World Congress, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Barcelona, Spain. pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Controlled Switching Of High Voltage Unloaded Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manœuvre synchronisée des lignes de transport THT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of spacecraft angular momentum using Port Controlled Hamiltonian structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bologne, Italy. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)40719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID control and Nonlinear Asymptotic Output Tracking Approach: Some Possible Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'00 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Terassa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-based control of magnetic levitation systems: theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium MTNS (Mathematical Theory of Networks and Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of induction machine based on feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Inversion and LPV Approach: Application to a missile Autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Hong Kong Symposium on Robotics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ship track-keeping controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pomirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th Nonlinear Control Network School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Feedback Control or Observers: Some Elementary Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International association of science and technology for development, Control and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated aircraft's taxiing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICAS- International Council of Aeronautic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamic autopilot design for the non minimum phase missile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Tampa-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1998.762074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)41058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible way to avoid the singularities in automated steering vehicles control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43852-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient compensation in protection relaying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.1997.7082084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of series compensated lines: filtering based on artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feireisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IFIP Conference on Control of Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical control of steering vehicles at busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus, Oberwolfach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of digital power systems: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference on Digital Simulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of spacecraft stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Rendez-Vous problem between an aircraft and an automatized steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Aerospace control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Palo Alto, United States. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)45782-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear eigenvalue condition for the stabilization of rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Solutions of a Rigid Body Attitude under one Failure Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1993.325433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Chelyabinsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th IFAC Workshop on System structure and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new way for stabilizing a rigid body under only one control torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Tucson-Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1992.371157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of spacecraft: on the construction of feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium in Aerospace Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal noninteracting control of an overhead crane with constraints and hoisting of the load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback controlled satellite angular momentum: on the analytic solution of the angular velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability conditions in terms of eigenvalues and eigenvectors of a nonlinear controlled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control tracking of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS, 13th World Congress on Computation and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on the controllability of extended state space linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IMACS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détermination de directions caractéristiques d'un satellite en mouvement libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Automatique pour l'Aéronautique et l'Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free final conditions minimum time interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Control Application on Nonlinear Progamming and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some solutions for nonlinear optimal heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Ft. Lauderdale-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1985.268799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un parc éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1000416505. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'interuption de courant dans un réseau électrique haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2012/057933. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: CNES N°B0909. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B0909. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation du flux rémanent d'un transformateur de puissance via correction de la fonction de transfert des transformateurs de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: RPA 609/SP 39626. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the moment of closure of a circuit breaker on a high voltage line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2004/050137- AREVA T&amp;D SA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compensation des effets transitoires dus aux réducteurs capacitifs de tension dans un dispositif de protection d'un réseau de transport électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2731304 - Areva T&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. Editions, Oxford, pp.CD-Rom, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Time PID-like Consensus Control: Application to the Wind Farm Distributed Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Gusikhin and K. Madani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 495, pp.106-134, 2019, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11292-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures particulières de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.243-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes asservis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.151-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Closed Loop Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.283-325, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by Classic Scalar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.253-282, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes nouvelles de lois de bouclage optimal à la commande d'un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Automatique pour l'Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques élémentaires sur le calcul des lois de bouclage en commande optimale non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:142.22222222222px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Houria Siguerdidjane </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">houria-siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6990-6463</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077862821</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Voltage Stability and Network Scalability of Onboard DC Microgrids for Hybrid Electric Aircraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Aerospace and Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 60 (4), pp.5350-5358. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TAES.2024.3392185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04551675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent Developments and Trends in Unconventional UAVs Control: A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 109 (3), pp.68. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-023-02002-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast terminal synergetic control for morphing quadcopter with time-varying parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddam Hocine Derrouaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aerospace Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 141, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ast.2023.108540⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting a Reference Model-Based Controller Using Active Disturbance Rejection Principle for 3D Trajectory Tracking of Quadrotors: Experimental Validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 100 (2), pp.597-614. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-020-01182-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path following of a class of underactuated mechanical systems via immersion and invariance‐based orbital stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Manchester</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Robust and Nonlinear Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30 (18), pp.8521-8544. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rnc.5258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03120780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-filter design and IMC-PI equivalence: Application to quadrotor under gust of wind</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 234 (9), pp.1060-1072. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651819894188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Forecast‐based modeling and robust frequency control of standalone microgrids considering high penetration of renewable sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dhananjay Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijoy Krishna Mukherjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2050-7038.12759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03117681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On generation of virtual outputs via signal injection: Application to observer design for electromechanical systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Machado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 54, pp.129-139. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02497600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guidance-Control System of a Quadrotor for Optimal Coverage in Cluttered Environment with a Limited Onboard Energy: Complete Software</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 95 (2), pp.707-730. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-018-0914-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03121872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind farm distributed PSO-based control for constrained power generation maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 133, pp.103-117. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2018.09.084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flight control boosters for threedimensional trajectory tracking of quadrotor: Theory and experiment - Part I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 232 (6), pp.709--727. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0959651818757159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy based 3D trajectory tracking control of quadrotors with model-free based on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chinese Journal of Aeronautics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.1568--1578. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cja.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01827704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy Based 3D Autopilot for VTOL UAV Under Guidance & Navigation Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligent and Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 87 (2), pp.341--362. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10846-016-0441-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ant Colony Optimized Fuzzy Control Solution for Frequency Oscillation Suppression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramesh C. Bansal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 45 (14), pp.1573-1584. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2017.1362073⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent and future trends in space and aeronautics – Special section on selected advanced control systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nakasuka Schinichi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafael Vazquez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 60, pp.196-198. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2017.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01491524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control applied to VTOL Multi-Rotors UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mechatronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (47 ), pp.49--66. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mechatronics.2017.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01586872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Production-Sharing Optimization and Application to Power Grid Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Iutzeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Signal and Information Processing over Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (1), pp.16-28. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TSIPN.2015.2509182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of wind power generating system integration on frequency stabilization in multi-area power system with fuzzy logic controller in deregulated environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.7-21. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11708-014-0338-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Stabilization for Multi-area Thermal–Hydro Power System Using Genetic Algorithm-optimized Fuzzy Logic Controller in Deregulated Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electric Power Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 43 (2), pp.146-156. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/15325008.2014.977462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special section on Aerospace control applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Castaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Padhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tsourdos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32, pp.203. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2014.02.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Passivity-based Power Control of a Doubly-fed Induction Machine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lopez-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Espinosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Doria-Cerezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (1), pp.303-312. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2012.08.067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00795130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance enhancement and robustness assessment of VSC-HVDC transmission systems controllers under uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35 (1), pp.34-46. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijepes.2011.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00659084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of a Variable-Speed Wind Turbine Using a Two-Mass Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 26 (1), pp.149-162. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEC.2010.2090155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conengprac.2010.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01493338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison Between Linear and Nonlinear Control Strategies for Variable Speed Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18, pp.1357-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of the experimental cart-pendulum system with proven domain of attraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.329-340</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control with wind estimation of a DFIG variable speed wind turbine for power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Conversion and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 50 (4), pp.885-892</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Space Technology -Oxford-</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 28 (2), 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00448251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended Backstepping based approach: Application to control a New Concept of Micro Pump for Spacecraft Propulsion System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatic control in Aerospace Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.E6-A36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Design for Suppressing Stick-slip Oscillations in Oil Well Drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable control strategy for variable speed, variable pitch wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 32 (8), pp.1273-1287. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.renene.2006.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustement of a backstepping controller by nonsmooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Tomography &amp; Statistics, Special Issue on Control Applications of Optimisation : applications of optimal control, robust control and stabilization, applications in industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (S07), pp.134-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00213393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Wind Turbines for Load Reduction and Power Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Solar Energy Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 128 (4), pp.516-530</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On controlled switching of high voltage unloaded transmission lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz-Ove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e and i</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 415-421, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF03161356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01940500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Missile Autopilot Based on Feedback Linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 8 (6), pp.553-560. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/ejc.8.553-560⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three-Axes Missile Autopilot Design: From Linear to Nonlinear Control Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Harcaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Guidance, Control, and Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 24 (1), pp.64-71. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2514/2.4676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Missile Autopilot Design Based on Angle of Attack Normal Form</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0947-3580(00)70923-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Control Engineering Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of Digital Power Simulators: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Rohellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Power Delivery</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/61.636921⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A redundant dynamical sliding mode control scheme for an asymptotic space vehicle stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramírez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 65 (6), pp.901-912. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179608921729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03896019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal control of a container crane by fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Izvestia Rossiiskoi Akademii Nauk.Teoriya i Systemy Upravleniya / Journal of Computer and Systems Sciences International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (5), pp.82-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body under forces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kybernetika</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane and Fliss linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Russian Technique and Cybernetica Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 3, pp.59-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04167059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Further results on the optimal regulation of spacecraft angular momentum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 12 (4), pp.273-278. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660120406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On applications of a new method for computing optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control Applications and Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/oca.4660080408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal feedback control of nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/0005-1098(87)90009-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (149)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aerospace Automatic Control Educational Programs: Industrial framework contribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IFAC Workshop on Aerospace Control Education (WACE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bertinoro, Italy. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.08.484⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04692047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A power consensus controller with overvoltage protection for meshed DC microgrids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokoama, Japan. pp.11762-11767, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.564⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for Control Engineering Curricula Motivating 800 Students via Current Trends in Industry and Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Stoica Maniu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Chaillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd World Congress of the International Federation of Automatic Control (IFAC 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Yokohama, Japan. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.10.987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04159671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed Bounded Consensus-Based Control for Multi-Agent Systems with Undirected Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Control Conference (ACC2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Diego (California), United States. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC55779.2023.10156407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04145277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel optimal energy management with demand response for a real-time community microgrid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debjanee Bhattacharjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23th International Conference on Electrical &amp; Environment Engineering (EEEIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/eeeic/icpseurope57605.2023.10194855⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control based on Synergetic Theory for Transformable Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina Belmouhoub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slimane Medjmadj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Internal Model Control of Wind Farm Power Optimization under Wake Effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hammami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Workshop on Control Applications of Optimization (CAO 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Gif-sur-yvette, France. pp.86-91, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maiden Application of Integral -Tilt Integral Derivative with Filter (I-TDN) Control Structure for Load Frequency Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumar Akhilesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Puneet Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint IFAC Conference SSSC-TDS-LPVS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montreal, Canada. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.11.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive droop control design with overcurrent protection for onboard DC microgrids in hybrid electric aircrafts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrei-Constantin Braitor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Iovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Mumbai, India. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2023.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital twin of a commercial building microgrid: Economic & Environmental sustainability analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krishna Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavitra Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Power India International Conference (PIICON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/piicon56320.2022.10045142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redundant disturbance rejection controller applied to quadrotors for 3D trajectory tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Choukri Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany. </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2020.12.2387⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various student’s projects related to aerospace control education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Sordi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2020 - 21st IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency Excursion Mitigation in a Multi-Source Islanded Energy System using Meta-Heuristic Optimization Strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Sharmay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE SEGE -8th international conference on Smart Energy Grid Engineering 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Oshawa, Canada. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/sege49949.2020.9182006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electric Vehicle Impact Analysis in a Microgrid Using Optimized Bio-Inspired Non-Integer Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Maslekar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Venkatesh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D. Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Region TENSYMP (Technological Innovation for Humanity)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Kolkata, India. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tensymp46218.2019.8971343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved IMC-Filter Design to IMC-PI Equivalence: Application to Quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace (ACA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.158--163, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02442191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinforcement of a Reference Model-based Control using Active Disturbance Rejection principle: application to quadrotor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Guiatni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.C Lamraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st IFAC Symposium on Automatic Control in Aerospace ACA 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Cranfield, United Kingdom. pp.152-157, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2019.11.189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02507778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor Guidance-Control for flight like nonholonomic vehicle system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Zareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/icuas.2018.8453367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed Consensus Control Under Disturbances for Wind Farm Power Maximization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56th IEEE Conference on Decision and Control (CDC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Melbourne, Australia. pp.2015-2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/cdc.2017.8263944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Adaptive Observer for Sensorless Control of the Levitated Ball Using Signal Injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bowen Yi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romeo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weidong Zhang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57th IEEE Conference on Decision and Control (CDC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Miami Beach, United States. pp.6882-6887, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2018.8619375⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic dynamic modeling and robust Sliding Mode based Model-Free Control for 3D navigation of multirotor VTOL UAVs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Unmanned Aircraft Systems, ICUAS'18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Dallas, United States. pp.970--979, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICUAS.2018.8453293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes based Nonlinear PID Controller for Quadrotor: Theory and Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. p. 286-294, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006433402860294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Results on 3D Navigation of Quadrotor using two Nonlinear Model based Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Workshop on Advanced Control and Diagnosis (ACD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Lille, France. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/783/1/012046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Distributed Particle Swarm Optimization Algorithm for the Optimal Power Flow Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Kohala Coast, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ccta.2017.8062537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Research of an Image Motion Stabilization System Embedded in a Space Land-survey Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Mathematical Problems in Engineering, Aerospace and Sciences (ICNPAA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, La Rochelle, France. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4972742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K-Means Geometric Deployment for Optimal Cooperative Coverage Algorithm in Cluttered Area for a Fleet of Quadrotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Intelligent Robots and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D trajectory tracking control of quadrotor UAV with on-line disturbance compensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IEEE Conference on Control Technology and Applications (CCTA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Mauna Lani, HI, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA.2017.8062760⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01722001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisited model-free controller for 3D autonomous navigation of quadrotor: Features analysis in harsh flight conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Conference on Control and Automation (ICCA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Ohrid, Macedonia. pp.915--920, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCA.2017.8003183⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-scale geometric path planning of quadrotor with obstacle avoidance: First step toward coverage algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Robot Motion and Control (RoMoCo 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Wasowo, Poland. pp.166--171, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoMoCo.2017.8003909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quadrotor-UAV optimal coverage path planning in cluttered environment with a limited onboard energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2017 IEEE/RSJ International Conference on Intelligent Robots and Systems (IROS 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Vancouver, Canada. pp.979--984, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IROS.2017.8202264⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01716915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Distributed PID-like Consensus Control for Discrete-time Multi-agent Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Informatics in Control, Automation and Robotics (ICINCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Madrid, Spain. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006420500720081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01667823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosted Flight Controller for Quadrotor Navigation under disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC 2017 - 20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.10293--10298, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.1490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D autonomous navigation of quadrotor using redundant flight controllers: Comparison study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Conference on Control, Decision and Information Technologies (CoDIT 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Barcelona, Spain. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT.2017.8102684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time Autopilot based on Immersion & Invariance for Autonomous Aerial Vehicle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Sherbrooke, Canada. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.09.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-flight Verification and Tuning of Attitude Control System for a Land-survey Satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatyana Somova</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Metrology for Aerospace </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MetroAeroSpace.2016.7573256⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01466920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D trajectory tracking by Nonlinear Internal Model-Feedback linearization control strategy for autonomous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC Symposium on System Structure and Control (SSSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Istambul, Turkey. pp.13--18, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Control for Wind Turbine Grid Connection Requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress and Exhibition on Wind &amp; Renewable Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation du pilotage d'un parc d'énergies renouvelables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ième Journée Scientifique de l'Institut RISEGrid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Control of a Wind Farm for Wake Interaction Minimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo O Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop on Control of Transmission and Distribution Smart Grids (CTDSG 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control and Guidance laws for Multi-rotor UAV: Energy optimization point of view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Energy Based Modeling Simulation, and Control of Complex Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of an Image Motion Stabilization System with Physical Hysteresis of Piezo-ceramic Driver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yevgeny Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergey Somov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Stability and Oscillations of Nonlinear Control Systems (Pyatnitskiy's Conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Moscow, Russia. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/stab.2016.7541229⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02365803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined Feedback Linearization and MPC for Wind Turbine Power Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control (MSC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Buenos Aires, Argentina. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2016.7587821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01381416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Key Note Lecture: Performance of a Micro-pump for a New Generation of Small Satellites Propulsion Systems: Comparison of Various Control Design Strategies,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th ICINCO (International Conference on Informatics in Control, Automation and Robotics)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Autopilot Design based on Immersion & Invariance and Nonlinear Internal Model Tracking Controllers for Autonomous system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser Bouzid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IFAC International Conference on Intelligent Control and Automation Sciences (ICONS 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Reims, France. pp.103--108, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2016.07.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid Systems with V2G option.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference INDECON 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, New Delhi, India. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/INDICON.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear PID and Sliding Mode Control applied to a New Generation of Micro-Pump for small Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACNAAV'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Séville, Spain. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2015.08.066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Frequency Balance in Multi-Generation Smart Grid System with V2G option</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surekha Bhanot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IEEE India International Conference (INDICON) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Delhi, India. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/indicon.2015.7443686⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the guidance of a UAV under unknown wind disturbances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioanis Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Antibes, France. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2014.6981442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01073423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asynchronous alternating direction method of multipliers applied to the direct-current optimal power flow problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azary Abboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Couillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Merouane Debbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Florence, Italy. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICASSP.2014.6855111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilization in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 8TH INTERNATIONAL SYMPOSIUM ON ADVANCED TOPICS IN ELECTRICAL ENGINEERING (ATEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ATEE.2013.6563525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of Impact of Wind Power Penetration on Frequency Stabilizaition in Multi-area Power System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hitesh Datt Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.B.F. Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yogesh Krishan Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Advanced Topics in Electrical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-Flight Calibration of Attitude Determination Systems for Information Mini-Satellites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Butyrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hajiyev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Fedosov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Würzburg, Germany. pp.393-398, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130902-5-DE-2040.00025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Power Inertial Support for Inter-area Oscillations Suppression with Fuzzy Controller in Varying Load Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Brasil Furtado Leite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. D Mathur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Bhateshvar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 International Conference on Clean Electrical Power (ICCEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Alghero, Sardinia, Italy. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICCEP.2013.6586941⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00828203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postgraduate Education and New Challenges on Stability and Adaptive-Robust Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Ruthovsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACE2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Nizhny Novgorod, Russia. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande en calage et en couple d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Grenoble, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategies Comparison of Variable Speed Wind Turbines for Power Regulation and Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACODS 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved 3D Design Guidance Law of a mini Unmanned Aerial Vehicle via Frenet Framework : Flight Simulator Implementation Results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cavalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Badatcheff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.B. Moussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Maurino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st IFAC Workshop on Embedded Guidance, Navigation and Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, Bangalore, India. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20120213-3-IN-4034.00018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IASTED International Conference on Intelligent Systems and Control,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Results of Integral Sliding Mode Controller for a Nonholonomic Mobile Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICINCO 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Noordwijkerhout, Netherlands. pp.CD-Rom, </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0003648904450450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Controlled Switching of Unloaded Three Phase Transformer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Européenne MatPost11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Lyon, France. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonius Guidance and Robust Image Motion Stabilization of a Large Space Astronomical Telescope</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Somov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of a Magnetic Suspension by Immersion and Invariance and Experimental Robustness Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Hristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Milan, Italy. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual servoing for a wheeled mobile robot using image moments: Experimental results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IASTED 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Cambridge, United Kingdom. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00651954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analisis de un Controlador Pasivo Para una Maquina de Induccion de Rotor Devanado Operando en un Sistema Eolico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irvin Lopez Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerardo Espinosa Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Cardenas Galindoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congreso Anual 2010 de la Asociacion de Mexico de Control Automatico</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Puerto Vallarta, Jalisco, Mexico, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID-sliding mode and Lyapunov design controllers for power optimization and regulation of variable speed wind turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P. Swaninathan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference and Exhibition on Ecological Vehicles and Renewable Energies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Monte-Carlo, Monaco, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control based sliding modes for HVDC Light system behavioural enhancement under parameter uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEENG-7</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Caire, Egypt. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00564130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Study of Power Transformer Controlled Switching with Circuit Breaker Characteristics Considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-Conference on Systems and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Tokyo, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Robust Control with Constraints for a Class of Dynamical systems: Theory and Application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.-S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorin Olaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2010 American Control Conference (ACC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Baltimore, Maryland, United States. pp.4701-4706, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2010.5531083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00522003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VSC-HVDC Systems Stabilization and Robustness Realization using Sliding Mode Controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Renewable Energy : Generation and Applications (ICREGA'10)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Al Ain, United Arab Emirates. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00521985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande Adaptative Non Linéaire d'une Eolienne à Vitesse Variable Equipée d'une Génératrice Asynchrone Double Alimentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Méditerranéen sur l'Energie Eolienne (SMEE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Bou-Ismail, Tipaza,, Algérie. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wind Field Bounded Error Identification and Robust Guidance Law Design for a Small-Scaled Helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Nara, Japan. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation ensembliste des perturbations aérologiques agissant sur un hélicoptère miniature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Nancy, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between linear and nonlinear control strategies for variable speed wind turbine power capture optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference and Exhibition on Ecological Vehicles and Renewable Energies (EVER'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Monte-Carlo, Monaco. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed Extended Backstepping- Sliding Modes Control with off line Parameter Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation with EMTP of the no loaded power transformer's Residual flux after its de-Energization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE, International Colloquium Transformer Research and Asset Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Cavtat, Croatia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robust Stabilizing Nonlinear Control Design for VSC-HVDC Systems: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Industrial Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2009, Victoria, Australia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bounded-error identification of the effect of wind gusts on a small-scaled helicopter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Piet-Lahanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC Workshop AGNFCS 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Samara, Russia. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Result on Stabilization via Immersion and Invariance: The Cart–Pendulum System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Sarras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC'09</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Budapest, Hungary. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00418171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust VSC-HVDC systems based on sliding mode control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Kaczmarek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping based approach for controlling spacecraft mico pump for propulsion system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S Teodorescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gebbers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, North Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Nonlinear Control Strategy for HVDC Light Transmission Systems Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïtham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th Annual Conference of the IEEE Industrial Electronics Society, IECON 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Orlando - Floride -, United States. 6 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00339657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the robustness of VSC-HVDC systems controllers under parameters uncertainties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haitham Saad Mohamed Ramadan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">North America power symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Calgary, Canada. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control and visual servoing of an UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaa Dib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Zaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC World Congress 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Séoul, South Korea. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00293729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control design for power regulation and optimization of variable speed wind turbines, is it a key factor?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Electrical Engineering Design and Technologies (ICEEDT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Hammamet, Tunisia. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commande non linéaire avec estimateur d'une éolienne à vitesse variable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ième Conférence Internationale Francophone d'Automatique (CIFA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Bucarest, Roumanie. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control Strategy for Continuous Microalgae Cultivation Process in a Photobioreactor.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuliana Becerra-Celis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Tebbani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Joannis-Cassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arsène Isambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008 IEEE International Conference on Control Applications (CCA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2008.4629634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00340521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Flatness based control and motion planning of a micro UAV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rontani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Torque Control of A Doubly-Fed Induction Generator for Variable Speed Wind Turbine Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Mahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Milan, Italy. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Experimental Application of Total Energy Shaping Control : Stabilization of the Inverted Pendulum on a Cart in the Presence of Friction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C.M. van Der Burg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M.A. Scherpen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A. Acosta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Kos, Greece. pp.1990-1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric adjustment of a backstepping controller by non smooth optimization : Application to a rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farag Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IFAC workshop on control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Paris, France. pp.253-258</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00259013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improvement of the Temporal Performance of a Nonlinear Missile Autopilot by Nonconvex Nonsmooth Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Control Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Glasgow, United Kingdom. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of variable speed wind turbines for load reduction and power optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIAA Aerospace Sciences Meeting and Exhibit 25th Wind Energy Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2006, Reno, Nevada, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariable Control Strategy for Variable Speed, Variable Pitch Wind Turbines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PowerGen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Las Vegas, United States. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00264065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonsmooth Optimization for Nonlinear Missile Autopilot : Improvement under Time Domain Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilal Lassami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE CCA/CACSD/ISIC Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Munich, Germany. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pitch and Torque strategy for Variable Speed Wind Turbines for Power Regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boubekeur Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWEC 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Athènes, Greece. pp.CD-ROM</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00262370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CONTROL OF A NEW HYDRAZINE PUMP GENERATION IN PROPULSION SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Arzandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16 th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jul 2005, Prague, Czech Republic. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20050703-6-CZ-1902.01968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control of variable speed wind turbines for power regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID Based on Sliding Mode Control for Rotary Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCON 2005 - The International Conference on "Computer as a Tool"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2005, Belgrade, Serbia. pp.262-265, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EURCON.2005.1629911⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear Control of Variable Speed Wind Turbines without wind speed measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Conference on Decision and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Seville, Spain. pp.3456-3461, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2005.1582697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping design for controlling rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2005 IEEE Conference on Control Applications, 2005. CCA 2005.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2005, Toronto, Canada. pp.120-124, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2005.1507111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robustesse de la stabilisation d'un module spatial en phase de descente verticale sur une planète</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi objective control of a variable speed wind turbine, ASIA International Renewable Energy Conference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASIA International Renewable Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, BeiJing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NREL, World Renewable Energy Congress– VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Multi objective Control of a variable speed turbine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Wind Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An alternative to circumvent HJI computation difficulty in nonlinear robustness analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, St Petersburg, Russia. pp.707-712</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th ASCC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Mebourne, Australia. pp.1276-1281</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Input-state linearisation technique and nonlinear control in oil well drillstrings system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFAC NOLCOS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Stuttgart, Germany. pp.1425-1430, </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/s1474-6670(17)31428-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d’un contrôleur non linéaire pour l'atténuation des oscillations de stick-slip dans les systèmes de forage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIFA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Douz, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear friction compensation design for suppressing stick slip oscillations in oil well drillstrings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Abdulgalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th IFAC DYCOPS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Massachusets, United States. pp.769-773</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new way for robustness analysis of nonlinear control systems: Application to a magnetic suspension device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.252-257, </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7084963⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matrix pencil: A novel approach for fast shunt compensated controlled switching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2003 European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Cambridge, United Kingdom. pp.3592-3598, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.2003.7086600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Alternative to Circumvent HJI Computation Difficulty in Nonlinear Robustness Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assia Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC CDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Bratislava (Rep. Tcheque), Czech Republic. pp.369-374, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)34696-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des réseaux de neurones à l'estimation des fréquences dominantes des tensions de lignes électriques HT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boukhezzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Electrotechnique du Futur, EF'2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust nonlinear control of a magnetic suspension system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Henni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Conference on Control Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Istanbul, Turkey. pp.1307-1312, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2003.1223200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding Modes Control of VSC-HVDC Transmission Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Cherouat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-L Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Poullain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Power Electronics and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Remarks on Nonlinear Feedback Control of a Rigid Spacecraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC World Congress, Barcelona</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2002, Barcelona, Spain. pp.133-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Controlled Switching Of High Voltage Unloaded Transmission Lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Samitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La manœuvre synchronisée des lignes de transport THT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-P Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGRE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03976835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of spacecraft angular momentum using Port Controlled Hamiltonian structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Bologne, Italy. pp.147-152, </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)40719-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03967397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PID control and Nonlinear Asymptotic Output Tracking Approach: Some Possible Connections</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PID'00 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2000, Terassa, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passivity-based control of magnetic levitation systems: theory and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roméo Ortega</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Symposium MTNS (Mathematical Theory of Networks and Systems)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2000, Perpignan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04144527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear predictive control of induction machine based on feedback linearization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.K. Maaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Dumur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICIA'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Inversion and LPV Approach: Application to a missile Autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Hiret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Duc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Hong Kong Symposium on Robotics and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear ship track-keeping controllers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Morawski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Pomirski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th Nonlinear Control Network School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Athens, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Feedback Control or Observers: Some Elementary Remarks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International association of science and technology for development, Control and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards automated aircraft's taxiing phases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st ICAS- International Council of Aeronautic Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamic autopilot design for the non minimum phase missile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1998, Tampa-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1998.762074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some control strategies of high angle of attack missile autopilot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Devaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th IFAC Automatic Control in Aerospace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Seoul, South Korea. </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)41058-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible way to avoid the singularities in automated steering vehicles control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IFAC Symposium on transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Chania, Greece. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43852-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient compensation in protection relaying systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Control Conference (ECC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Bruxelles, Belgium. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ECC.1997.7082084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection of series compensated lines: filtering based on artificial neural networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Feireisen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IFIP Conference on Control of Industrial Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1997, Belfort, France. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)43496-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical control of steering vehicles at busy airports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus, Oberwolfach</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1996, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of digital power systems: Advantages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Le Roellec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1th International Conference on Digital Simulators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1995, College Station, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sliding mode control of spacecraft stabilization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sira-Ramirez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3nd Workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1995, St Petersburg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03882828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Rendez-Vous problem between an aircraft and an automatized steering system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pelegrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium on Aerospace control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Palo Alto, United States. </w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)45782-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear eigenvalue condition for the stabilization of rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sydney, Australia. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some Solutions of a Rigid Body Attitude under one Failure Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1993, San Antonio, United States. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1993.325433⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal Control of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IFAC workshop on Nonsmooth and discontinuous problems of control and optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1993, Chelyabinsk, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the characteristic modes of a rigid body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2th IFAC Workshop on System structure and control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Prague, Czech Republic. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)49747-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A possible new way for stabilizing a rigid body under only one control torque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1992, Tucson-Arizona, United States. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1992.371157⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of spacecraft: on the construction of feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IFAC Symposium in Aerospace Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimal noninteracting control of an overhead crane with constraints and hoisting of the load</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Pesch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Workshop on Control applications of optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feedback controlled satellite angular momentum: on the analytic solution of the angular velocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1991, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability conditions in terms of eigenvalues and eigenvectors of a nonlinear controlled system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimal Control and Variational Calculus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1991, Oberwolfach, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03885066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear control tracking of an overhead crane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMACS, 13th World Congress on Computation and Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1991, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some remarks on the controllability of extended state space linear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFAC-IMACS Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur la détermination de directions caractéristiques d'un satellite en mouvement libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Delpy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Automatique pour l'Aéronautique et l'Espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free final conditions minimum time interception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMACS World Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the computation of optimal nonlinear feedback controls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC Workshop on Control Application on Nonlinear Progamming and Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Capri, Italy. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1474-6670(17)69243-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some solutions for nonlinear optimal heat transfer problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safia Belghith</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Benard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatrice Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th IEEE Control Decision Conference (CDC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, Ft. Lauderdale-Florida, United States. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.1985.268799⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilotage d'un parc éolien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: 1000416505. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01728903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé d'interuption de courant dans un réseau électrique haute tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: PCT/EP2012/057933. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: CNES N°B0909. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détendeur commande électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tatiossan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dugue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Jeanblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: B0909. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00784358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'estimation du flux rémanent d'un transformateur de puissance via correction de la fonction de transfert des transformateurs de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tian Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Jung</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: RPA 609/SP 39626. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00590780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for determining the moment of closure of a circuit breaker on a high voltage line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Dupraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farah Boudaoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Bastard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : PCT/FR2004/050137- AREVA T&amp;D SA. 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Procédé de compensation des effets transitoires dus aux réducteurs capacitifs de tension dans un dispositif de protection d'un réseau de transport électrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Gaonach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR2731304 - Areva T&amp;D. 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01936144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic Control in Aerospace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Alazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B.A. White</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier Ltd. Editions, Oxford, pp.CD-Rom, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Discrete-Time PID-like Consensus Control: Application to the Wind Farm Distributed Control Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolo Gionfra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Sandou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Faille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loevenbruck</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">O. Gusikhin and K. Madani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatics in Control, Automation and Robotics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 495, pp.106-134, 2019, Lecture Notes in Electrical Engineering, </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-11292-9_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02861064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structures particulières de commande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Rodriguez-Ayerbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.243-269, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des systèmes asservis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Godoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éditions Dunod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Régulation industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, éditions Dunod, pp.151-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of Closed Loop Control System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.283-325, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis by Classic Scalar Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martial Demerlé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Control of Linear Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE Ltd, pp.253-282, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00260606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de méthodes nouvelles de lois de bouclage optimal à la commande d'un satellite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Automatique pour l'Aéronautique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques remarques élémentaires sur le calcul des lois de bouclage en commande optimale non linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fliess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houria Siguerdidjane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis and Optimization of Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03886406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId519"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5F5B87B"/>
+    <w:nsid w:val="9E99A0C6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houria-siguerdidjane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6990-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077862821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Constantin Braitor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3392185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Hocine Derrouaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belmouhoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02002-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2023.108540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02543214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zareb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01182-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manchester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5258" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819894188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03117681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Krishna Mukherjee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitesh Datt Mathur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surekha Bhanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.11.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0914-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Gionfra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loevenbruck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818757159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Krishan Bhateshvar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Bansal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1362073" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412930v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zareb" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0441-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakasuka Schinichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azary Abboud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2015.2509182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Bhateshvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Mathur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-014-0338-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2014.977462" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Padhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsourdos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LB4PTNV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doria-Cerezo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.08.067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Ramadan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.08.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K5T3GDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boukhezzar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2090155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.06.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2QVDK3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Teodorescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Teodorescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhezzar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2006.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBHZGHXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz-Ove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Boudaoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03161356" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7SRVL8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.8.553-560" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Harcaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.4676" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(00)70923-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93LPC980-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaonach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Rohellec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/61.636921" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179608921729" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660120406" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5N561T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660080408" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1G7XWPW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(87)90009-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHD7MLZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.564" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04145277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156407" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Sharma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjanee Bhattacharjee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eeeic/icpseurope57605.2023.10194855" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03942810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.310" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/piicon56320.2022.10045142" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Choukri Lamraoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2387" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sordi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venkatesh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharmay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege49949.2020.9182006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maslekar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tensymp46218.2019.8971343" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.190" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02507778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouzid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiatni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Lamraoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.189" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2018.8453367" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263944" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619375" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006433402860294" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062537" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365802v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Somov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Butyrin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972742" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062760" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2017.8003183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2017.8003909" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202264" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006420500720081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1490" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102684" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466920v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Somov" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Somova" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573256" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.031" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.480" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381643v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo O Gionfra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/stab.2016.7541229" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587821" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.097" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON.2015.7443686" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hristea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzande" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/indicon.2015.7443686" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981442" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855111" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D Mathur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Brasil Furtado Leite" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2013.6563525" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B.F. Leite" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Somov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butyrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hajiyev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedosov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-5-DE-2040.00025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6586941" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruthovsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badatcheff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Moussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120213-3-IN-4034.00018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901712v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Dib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003648904450450" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651954v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523734v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880063v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Lopez Garcia" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa Perez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cardenas Galindoy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00564130v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00468928v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Swaninathan" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Teodorescu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523743v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523739v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet Lahanier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418175v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugue" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418159v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet-Lahanier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340514v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322262v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Teodorescu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gebbers" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339657v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;tham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340511v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293729v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaidi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340515v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340366v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258459v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Der Burg" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Scherpen" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acosta" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258444v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mahi" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258452v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264058v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264065v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032161v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzand&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugu&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.01968" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032139v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507110" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032128v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulgalil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629911" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032147v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582697" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507111" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976923v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976931v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976939v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976962v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976901v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976908v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-6670(17)31428-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967493v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7084963" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967500v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaoud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7086600" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Henni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34696-7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967474v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2003.1223200" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherouat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967461v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967421v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dupraz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976835v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dupraz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodriguez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40719-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882752v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144527v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882813v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Maaziz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882793v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882768v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morawski" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomirski" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882801v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886686v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelegrin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43852-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082084" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886647v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feireisen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43496-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882837v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880126v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roellec" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ramirez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886465v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)45782-X" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886446v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49249-4" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886453v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1993.325433" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880122v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49747-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885038v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1992.371157" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880114v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880119v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pesch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885084v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885066v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880069v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880074v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880082v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delpy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880076v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886410v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69243-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886414v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belghith" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1985.268799" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728903v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924209v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tatiossan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeanblanc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00784358v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pons" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590780v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936093v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupraz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260168v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. White" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861064v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260256v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260240v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demerl&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260606v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886431v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886406v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houria-siguerdidjane" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6990-6463" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077862821" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551675v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei-Constantin Braitor" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houria Siguerdidjane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Iovine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAES.2024.3392185" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296133v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Hocine Derrouaoui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser Bouzid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Belmouhoub" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Guiatni" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-023-02002-1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229350v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Medjmadj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ast.2023.108540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02543214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Zareb" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-020-01182-4" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120780v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bowen Yi" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romeo Ortega" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Manchester" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rnc.5258" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02434926v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651819894188" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03117681v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhananjay Kumar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijoy Krishna Mukherjee" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hitesh Datt Mathur" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surekha Bhanot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12759" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497600v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Machado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weidong Zhang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.11.005" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03121872v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-018-0914-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940412v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo Gionfra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sandou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Faille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loevenbruck" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2018.09.084" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721988v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651818757159" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01827704v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cja.2018.05.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412930v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zareb" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10846-016-0441-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721940v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yogesh Krishan Bhateshvar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramesh C. Bansal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1362073" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491524v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nakasuka Schinichi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Vazquez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2017.01.015" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586872v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechatronics.2017.08.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258753v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azary Abboud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Iutzeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Couillet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merouane Debbah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSIPN.2015.2509182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258062v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Bhateshvar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D. Mathur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Siguerdidjane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11708-014-0338-2" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258080v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2014.977462" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073563v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Castaldi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Padhi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tsourdos" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2014.02.018" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0LB4PTNV-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00795130v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lopez-Garcia" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Espinosa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Doria-Cerezo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2012.08.067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00659084v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Ramadan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Petit" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Kaczmarek" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2011.08.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5K5T3GDL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493348v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Boukhezzar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEC.2010.2090155" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590432v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493338v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conengprac.2010.06.010" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2QVDK3D-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00555882v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioanis Sarras" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rom&#233;o Ortega" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418145v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00448251v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Teodorescu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzand&#233;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Vannier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Roux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322295v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. S. Teodorescu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dugu&#233;" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322287v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farag Abdulgalil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032175v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boukhezzar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lupu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.renene.2006.06.010" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CBHZGHXN-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00213393v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Lassami" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Font" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262361v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hand" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262365v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01940500v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz-Ove" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Boudaoud" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bastard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Dupraz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF03161356" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-F7SRVL8K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967434v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devaud" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejc.8.553-560" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967408v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Harcaut" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/2.4676" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896142v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0947-3580(00)70923-X" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-93LPC980-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896128v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896092v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Gaonach" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Rohellec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/61.636921" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03896019v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ram&#237;rez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179608921729" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167054v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885211v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04167059v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02507810v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660120406" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-K5N561T5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oca.4660080408" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S1G7XWPW-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885181v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fliess" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0005-1098(87)90009-4" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VHD7MLZ2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04692047v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Piet-Lahanier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Tebbani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.08.484" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159654v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.564" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159671v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Stoica Maniu" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Dumur" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Godoy" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Font" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.10.987" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04145277v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC55779.2023.10156407" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144598v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavitra Sharma" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debjanee Bhattacharjee" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Puneet Mishra" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/eeeic/icpseurope57605.2023.10194855" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877129v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.006" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03942810v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammami" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumar Akhilesh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.11.310" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877103v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2023.03.028" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03877150v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krishna Kumar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/piicon56320.2022.10045142" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Choukri Lamraoui" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.2387" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019215v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sordi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019560v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Venkatesh" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharmay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kumar" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/sege49949.2020.9182006" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03019530v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maslekar" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tensymp46218.2019.8971343" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442191v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.190" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02507778v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Bouzid" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guiatni" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C Lamraoui" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2019.11.189" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/icuas.2018.8453367" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667884v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2017.8263944" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03122023v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2018.8619375" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811953v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICUAS.2018.8453293" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589518v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006433402860294" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412029v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/783/1/012046" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667868v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ccta.2017.8062537" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365802v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yevgeny Somov" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Butyrin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4972742" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721997v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722001v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA.2017.8062760" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625851v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCA.2017.8003183" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625850v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2017.8003909" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716915v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IROS.2017.8202264" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01667823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006420500720081" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629394v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1490" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779106v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102684" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.09.031" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01466920v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Somov" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatyana Somova" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MetroAeroSpace.2016.7573256" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406345v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.480" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381643v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381714v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolo O Gionfra" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381404v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412034v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02365803v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/stab.2016.7541229" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01381416v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2016.7587821" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721598v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388566v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2016.07.097" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258654v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INDICON.2015.7443686" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01258133v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Hristea" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Arzande" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2015.08.066" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721951v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/indicon.2015.7443686" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01073423v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2014.6981442" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094819v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP.2014.6855111" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828197v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. D Mathur" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Brasil Furtado Leite" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATEE.2013.6563525" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721964v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.B.F. Leite" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828166v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Somov" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Butyrin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hajiyev" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Fedosov" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130902-5-DE-2040.00025" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00828203v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCEP.2013.6586941" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746756v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Ruthovsky" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746763v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746771v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00746769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cavalier" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Badatcheff" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Moussel" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Maurino" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20120213-3-IN-4034.00018" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901712v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Dib" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651972v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003648904450450" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592319v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tian Liu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Jung" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592353v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00592233v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00651954v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880063v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irvin Lopez Garcia" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerardo Espinosa Perez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Cardenas Galindoy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00468928v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P. Swaninathan" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00564130v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haitham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523734v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00522003v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S. Teodorescu" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sorin Olaru" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2010.5531083" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00521985v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523743v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523739v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Achour" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet Lahanier" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00523733v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418159v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418175v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugue" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418187v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418213v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418177v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Piet-Lahanier" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00418171v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Sarras" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ortega" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340514v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322262v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S Teodorescu" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gebbers" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00339657v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;tham Saad Mohamed Ramadan" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340511v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00293729v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zaidi" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340515v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340366v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00340521v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Becerra-Celis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Joannis-Cassan" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ars&#232;ne Isambert" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2008.4629634" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258452v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rontani" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258444v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mahi" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00258459v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C.M. van Der Burg" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M.A. Scherpen" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Acosta" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00259013v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262393v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264058v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00264065v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262401v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00262370v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032161v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vannier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arzand&#233;" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vidal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dugu&#233;" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20050703-6-CZ-1902.01968" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032139v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507110" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032128v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abdulgalil" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EURCON.2005.1629911" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032147v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2005.1582697" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04032119v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2005.1507111" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976970v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Henni" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976923v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976931v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976939v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976962v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976901v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976908v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s1474-6670(17)31428-3" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976915v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976886v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967493v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7084963" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967500v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Boudaoud" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bastard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.2003.7086600" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967534v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assia Henni" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)34696-7" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03976870v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967474v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2003.1223200" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967570v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cherouat" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L Thomas" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Poullain" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967461v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967421v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Samitz" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Dupraz" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03976835v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-P Dupraz" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Martin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03967397v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Rodriguez" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)40719-1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882752v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04144527v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882813v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.K. Maaziz" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boucher" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882793v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Hiret" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Duc" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882768v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Morawski" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Pomirski" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882801v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886686v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pelegrin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886743v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1998.762074" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886705v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)41058-5" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886663v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43852-3" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886675v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lemoine" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ECC.1997.7082084" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886647v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Feireisen" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)43496-3" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882837v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880126v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Le Roellec" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03882828v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sira-Ramirez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886465v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)45782-X" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886446v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49249-4" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886453v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1993.325433" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880122v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885025v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)49747-3" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885038v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1992.371157" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880114v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880119v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Pesch" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885084v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03885066v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880069v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880074v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880082v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Delpy" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03880076v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886410v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1474-6670(17)69243-7" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886414v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Belghith" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Benard" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Guerrier" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.1985.268799" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01728903v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924209v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00924215v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tatiossan" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Jeanblanc" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Pons" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00784358v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Pons" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00590780v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936093v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Dupraz" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01936144v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260168v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alazard" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.A. White" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02861064v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11292-9_6" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260256v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Rodriguez-Ayerbe" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260240v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martial Demerl&#233;" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260609v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00260606v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886431v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03886406v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>