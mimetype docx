--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -195,51 +195,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1382,390 +1382,265 @@
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Éducation : émancipation ?, 25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02076035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...123 lines deleted...]
-      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour de &amp;quot;Critical Race Theory. Une introduction aux grands textes fondateurs&amp;quot; de Hourya Bentouhami et Mathias Mösche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elara Bertho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margaux Lombard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elara Bertho</w:t>
+                <w:t xml:space="preserve">Michel Cahen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Lombard</w:t>
+                <w:t xml:space="preserve">Chloé Buire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Auque-pallez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Décolonial et universel : perspectives croisées, Pessac, 14 mars 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Afriques dans le Monde - Sciences Po Bordeaux; MSH Bordeaux, Mar 2024, Pessac, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04518130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théoriser depuis la faim</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Audre Lorde, transformer le silence en langage et en action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CTELA, Apr 2023, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04075470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1775,137 +1650,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frantz Fanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dorlin, Elsa; Bentouhami, Hourya. France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actuel Marx</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 55, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01507243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éducation : émancipation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1921,51 +1796,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracés : Revue de Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 250 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1975,280 +1850,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Butler, Race, genre et mélancolie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Amsterdam. 2022, 9782354802486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci du droit. Où en est la théorie critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kupiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ninon Grangé</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sens &amp; Tonka, pp.236, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01055218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le souci du droit : Où en est la théorie critique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ninon Grangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kupiec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julie Saada. Sens et Tonka éditeurs, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03570462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2258,730 +2133,730 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différence sexuelle et différence raciale. Une généalogie imbriquée des notions de dimorphisme sexuel, inversion sexuelle et hiérarchie raciale (1871-1897).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où va la philosophie française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vrin, pp. 21-29, 2024, ISBN 978-2-7116-3182-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How can one be African?&amp;quot; Steve Biko, Malcolm X and Audre Lorde</w:t>
+                <w:t xml:space="preserve">« Notes for a Maroon Feminism. From the ‘Body Double’ to the Body as such »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">To Write the Africa World</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Polity Press, 2023, Global Critical South</w:t>
+              <w:t xml:space="preserve">in Achille Mbembe et Felwin Sarr, The Politics of Time : Imagining Africa Becomings, Polity Press, 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04956710v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Notes for a Maroon Feminism. From the ‘Body Double’ to the Body as such »</w:t>
+                <w:t xml:space="preserve">How can one be African?&amp;quot; Steve Biko, Malcolm X and Audre Lorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Achille Mbembe &amp; Felwin Sarr. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Achille Mbembe et Felwin Sarr, The Politics of Time : Imagining Africa Becomings, Polity Press, 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023</w:t>
+              <w:t xml:space="preserve">To Write the Africa World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Polity Press, 2023, Global Critical South</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519783v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04956710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Notes for a Maroon Feminism. From the ‘Body Double’ to the Body as such</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Polity Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Politics of Time : Imagining Africa Becomings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Polity Press, 2023, 1509551107</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les marges ensemble grâce à l'intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">La Découverte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racismes de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 9782348046247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04801743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« The Veil, Race, and Appearance»</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rowman and Littlefield. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Race as Phenomena,: Between Phenomenology and Philosophy of Race</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.55-69, 2019, 978-1-78660-536-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Veil, Race, and Appearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emily Lee. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Race as Phenomena : Between Phenomenology and Philosophy of Race</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rowman &amp; Littlefield, 2019, 978-1-78660-537-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04956682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La violence comme praxis libératrice : de Frantz Fanon à l'auto défense. Entretien avec Elsa Dorlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cukier, Alexis and Delmotte, Fabien and Lavergne, Cécile. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emancipation: les métamorphoses de la critique sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ed. du Croquant, pp.231--250, 2013, 978-2-36512-024-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01634714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théorie critique et déconstruction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ninon Grangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Kupiec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Saada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hourya Bentouhami; Ninon Grangé; Anne Kupiec; Julie Saada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le souci du droit : Où en est la théorie critique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sens &amp; Tonka, pp.236, 2010, 9782845341906</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05400720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2991,114 +2866,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Appear in Times of Pandemic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/2020.10.07.20207795v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04782454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId72"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3166,51 +3041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE49222E"/>
+    <w:nsid w:val="9DD38283"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3397,51 +3272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hourya-bentouhami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142283606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121093386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000106562643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03997618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26410478-9092334" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami-Molino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.059.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.138.0034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947734v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Couffignal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075470v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520309v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055218v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570462v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956710v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956658v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801743v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519795v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956682v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634714v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400720v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782454v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.07.20207795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hourya-bentouhami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142283606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121093386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000106562643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03997618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26410478-9092334" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami-Molino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.059.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.138.0034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.07.20207795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>