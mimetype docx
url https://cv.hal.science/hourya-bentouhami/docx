--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -380,174 +380,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Civilising through food: French fantasies about gastronomy and Muslim diet'.</w:t>
+                <w:t xml:space="preserve">Qu’est-ce que digérer ? Métabolisme, gastro-nationalisme et reproduction sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radical Philosophy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.48-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/nqf.422.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04774669v1</w:t>
+                <w:t xml:space="preserve">hal-04519651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’est-ce que digérer ? Métabolisme, gastro-nationalisme et reproduction sociale</w:t>
+                <w:t xml:space="preserve">Civilising through food: French fantasies about gastronomy and Muslim diet'.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelles questions féministes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radical Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/nqf.422.0048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04519651v1</w:t>
+                <w:t xml:space="preserve">hal-04774669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dem Leib verhaftet Fanon im Lichte von Merleau-Pontys Phänomenologie</w:t>
               </w:r>
@@ -1050,183 +1050,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04520181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'emprise du corps</w:t>
+                <w:t xml:space="preserve">De Gramsci à Fanon, un marxisme décentré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami-Molino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 138 (3), pp.34-46. </w:t>
+              <w:t xml:space="preserve">Actuel Marx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 55 (1), pp.99-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/caph.138.0034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/amx.055.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520200v1</w:t>
+                <w:t xml:space="preserve">hal-04520192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Gramsci à Fanon, un marxisme décentré</w:t>
+                <w:t xml:space="preserve">L'emprise du corps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hourya Bentouhami-Molino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actuel Marx</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, n° 55 (1), pp.99-118. </w:t>
+              <w:t xml:space="preserve">Cahiers philosophiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, n° 138 (3), pp.34-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/amx.055.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/caph.138.0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04520192v1</w:t>
+                <w:t xml:space="preserve">hal-04520200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu’est-ce que réparer ? De la justice réparatrice à la réparation du bien commun</w:t>
               </w:r>
@@ -3041,51 +3041,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DD38283"/>
+    <w:nsid w:val="281C7EC2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3272,51 +3272,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hourya-bentouhami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142283606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121093386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000106562643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774669v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519651v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0048" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03997618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26410478-9092334" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami-Molino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.059.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520200v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.138.0034" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520192v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0099" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.07.20207795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hourya-bentouhami" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6937-644X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142283606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/121093386" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000106562643" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05506801v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cohen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519660v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519651v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nqf.422.0048" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774669v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520227v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03997618v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1215/26410478-9092334" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519637v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519684v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520246v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519700v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hourya Bentouhami-Molino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacira Gu&#233;nif-Souilamas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.063.0205" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520181v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.059.0081" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520192v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/amx.055.0099" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520200v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/caph.138.0034" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520280v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076035v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Chassain" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lenormand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fourton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Simonin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Le Meur" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04518130v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elara Bertho" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Lombard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Cahen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Buire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Auque-pallez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075470v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01507243v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Dorlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054917v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04520309v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01055218v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ninon Grang&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kupiec" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Saada" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570462v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782340v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519783v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956710v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956658v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801743v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519795v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04956682v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01634714v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Lavergne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05400720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782454v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2020.10.07.20207795v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>