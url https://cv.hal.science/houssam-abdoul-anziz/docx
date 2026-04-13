--- v0 (2026-03-24)
+++ v1 (2026-04-13)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
+                <w:t xml:space="preserve">Homogenization of an elastic material reinforced by very strong fibers arranged along a periodic lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+                <w:t xml:space="preserve">Lukáš Jakabčin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87, pp.104202. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084048v1</w:t>
+                <w:t xml:space="preserve">hal-02482837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of an elastic material reinforced by very strong fibers arranged along a periodic lattice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.104202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482837v1</w:t>
+                <w:t xml:space="preserve">hal-03084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Classes and Matrix Representations of the 2D Flexoelectric Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -418,77 +418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of frame lattices leading to second gradient models coupling classical strain and strain-gradient terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -516,200 +516,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain gradient and generalized continua obtained by homogenizing frame lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogenization of periodic graph-based elastic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01672898v2</w:t>
+                <w:t xml:space="preserve">hal-01492589v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of periodic graph-based elastic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Strain gradient and generalized continua obtained by homogenizing frame lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2018.6.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01492589v3</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01672898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -727,77 +727,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry detection for architectured flexoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -822,77 +822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -917,77 +917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1012,77 +1012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of frame lattices leading to second gradient models coupling classical strain and strain gradient terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoNSoM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1101,234 +1101,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02305234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization results leading to generalized continua models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Continua models with strain gradient energy obtained by rigorous homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CANUM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
+              <w:t xml:space="preserve">ESMC 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305232v1</w:t>
+                <w:t xml:space="preserve">hal-02305233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continua models with strain gradient energy obtained by rigorous homogenization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Homogenization results leading to generalized continua models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESMC 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">CANUM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305233v1</w:t>
+                <w:t xml:space="preserve">hal-02305232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic elastic structures leading to second gradient effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH-Colloquium 579</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1385,77 +1385,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure of Bidimensional Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1505,77 +1505,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clebsch-Gordan Harmonic Decomposition Application to Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, UPEM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -1766,51 +1766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02482837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01672898v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2018.6.213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01492589v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305232v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02482837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01492589v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01672898v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2018.6.213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>