--- v1 (2026-04-13)
+++ v2 (2026-05-18)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of an elastic material reinforced by very strong fibers arranged along a periodic lattice</w:t>
+                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Nicolas Auffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Seppecher</w:t>
+                <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 87, pp.104202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02482837v1</w:t>
+                <w:t xml:space="preserve">hal-03084048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of an elastic material reinforced by very strong fibers arranged along a periodic lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Auffray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+                <w:t xml:space="preserve">Lukáš Jakabčin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boris Desmorat</w:t>
+                <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 87, pp.104202. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2020.104202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0620⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03084048v1</w:t>
+                <w:t xml:space="preserve">hal-02482837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry Classes and Matrix Representations of the 2D Flexoelectric Law</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symmetry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (4), pp.674. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -418,77 +418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of frame lattices leading to second gradient models coupling classical strain and strain-gradient terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematics and Mechanics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
@@ -516,200 +516,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02065135v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of periodic graph-based elastic structures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Strain gradient and generalized continua obtained by homogenizing frame lattices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2140/memocs.2018.6.213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01492589v3</w:t>
+                <w:t xml:space="preserve">hal-01672898v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain gradient and generalized continua obtained by homogenizing frame lattices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Homogenization of periodic graph-based elastic structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematics and Mechanics of Complex Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2140/memocs.2018.6.213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01672898v2</w:t>
+                <w:t xml:space="preserve">hal-01492589v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -727,77 +727,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetry detection for architectured flexoelectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -822,77 +822,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">up-comech2021 : e-Workshop on design and analysis of non-classical architectured materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Paris (Virtual), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -917,77 +917,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure Of Bidimensional Linear Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium - Generalized continua emerging from microstructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1012,77 +1012,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of frame lattices leading to second gradient models coupling classical strain and strain gradient terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Bellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICoNSoM 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1107,64 +1107,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continua models with strain gradient energy obtained by rigorous homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESMC 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1189,64 +1189,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization results leading to generalized continua models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CANUM 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Cap d'Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1271,64 +1271,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogenization of periodic elastic structures leading to second gradient effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Seppecher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH-Colloquium 579</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Arpino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1385,77 +1385,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explicit Harmonic Structure of Bidimensional Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1505,77 +1505,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clebsch-Gordan Harmonic Decomposition Application to Strain-Gradient Elasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Auffray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Desmorat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Abdoul-Anziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSME, UPEM. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -1766,51 +1766,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02482837v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0620" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01492589v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01672898v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2018.6.213" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084048v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Auffray" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Abdoul-Anziz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Desmorat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2020.104202" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-02482837v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luk&#225;&#353; Jakab&#269;in" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Seppecher" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0620" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546207v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/symxx010005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02065135v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bellis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/ToBeAssigned" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01672898v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/memocs.2018.6.213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tln.hal.science/hal-01492589v3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287595v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285284v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285310v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305234v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305233v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305232v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305230v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900663v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03680736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>