--- v2 (2026-05-01)
+++ v3 (2026-06-03)
@@ -339,955 +339,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05495074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age- and Sex-Associated Pathogenesis of Cell Culture-Passaged Kemerovo Virus in IFNAR(−/−) Mice</w:t>
+                <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+                <w:t xml:space="preserve">Georges Beaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
+                <w:t xml:space="preserve">Fleur Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">François Piumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Galon</w:t>
+                <w:t xml:space="preserve">Muriel Coulpier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (6), pp.3177. </w:t>
+              <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25063177⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500027v1</w:t>
+                <w:t xml:space="preserve">hal-04498024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vaccinia Virus Defective Particles Lacking the F17 Protein Do Not Inhibit Protein Synthesis: F17, a Double-Edged Sword for Protein Synthesis?</w:t>
+                <w:t xml:space="preserve">Age- and Sex-Associated Pathogenesis of Cell Culture-Passaged Kemerovo Virus in IFNAR(−/−) Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Beaud</w:t>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fleur Costa</w:t>
+                <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Piumi</w:t>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Coulpier</w:t>
+                <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 25 (3), pp.1382. </w:t>
+              <w:t xml:space="preserve">, 2024, 25 (6), pp.3177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms25031382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms25063177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04498024v1</w:t>
+                <w:t xml:space="preserve">hal-04500027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering the Underlying Mechanisms Blocking Replication of Bluetongue Virus Serotype 26 (BTV-26) in Culicoides Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Identification of Orbivirus Non-Structural Protein 5 (NS5), Its Role and Interaction with RNA/DNA in Infected Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (6), pp.878. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (7), pp.6845. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biom13060878⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms24076845⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138575v1</w:t>
+                <w:t xml:space="preserve">hal-04138568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of Orbivirus Non-Structural Protein 5 (NS5), Its Role and Interaction with RNA/DNA in Infected Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peter Mertens</w:t>
+                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Grot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Lacour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms24076845⟩</w:t>
+              <w:t xml:space="preserve">Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 27 (3), pp.208-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/vir.2023.1006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04138568v1</w:t>
+                <w:t xml:space="preserve">hal-04181135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cell hijacking by a tick-borne flavivirus: dangerous linkages between viral RNA and cellular proteins in humans and the tick Ixodes ricinus</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Increased Clinical Signs and Mortality in IFNAR(−/−) Mice Immunised with the Bluetongue Virus Outer-Capsid Proteins VP2 or VP5, after Challenge with an Attenuated Heterologous Serotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Reid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/vir.2023.1006⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens12040602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181135v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased Clinical Signs and Mortality in IFNAR(−/−) Mice Immunised with the Bluetongue Virus Outer-Capsid Proteins VP2 or VP5, after Challenge with an Attenuated Heterologous Serotype</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Orbivirus NS4 Proteins Play Multiple Roles to Dampen Cellular Responses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Elizabeth Reid</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens12040602⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (9), pp.1908. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v15091908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04138570v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orbivirus NS4 Proteins Play Multiple Roles to Dampen Cellular Responses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Uncovering the Underlying Mechanisms Blocking Replication of Bluetongue Virus Serotype 26 (BTV-26) in Culicoides Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (9), pp.1908. </w:t>
+              <w:t xml:space="preserve">Biomolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (6), pp.878. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v15091908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biom13060878⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213414v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04138575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Sedoreoviridae 2022</w:t>
+                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Spinareoviridae 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle Matthijnssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
@@ -1326,102 +1326,102 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Danthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 103 (10), </w:t>
+              <w:t xml:space="preserve">, 2022, 103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001782⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356197v1</w:t>
+                <w:t xml:space="preserve">hal-04356109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Spinareoviridae 2022</w:t>
+                <w:t xml:space="preserve">ICTV Virus Taxonomy Profile: Sedoreoviridae 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jelle Matthijnssens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
@@ -1460,108 +1460,108 @@
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pranav Danthi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 103, </w:t>
+              <w:t xml:space="preserve">, 2022, 103 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001781⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001782⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04356109v1</w:t>
+                <w:t xml:space="preserve">hal-04356197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of two artificial infection methods of live ticks as tools for studying interactions between tick-borne viruses and their tick vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vaclav Hönig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,103 +1651,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of Vector Competence of Ixodes Ticks for Kemerovo Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Braga de Seixas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Heckmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Galon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (5), pp.1102. </w:t>
@@ -1779,204 +1779,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-03694899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of the Genome Segments of Bluetongue Virus Type 26/Type 1 Reassortants Influencing Horizontal Transmission in a Mouse Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (11), pp.2208. </w:t>
+              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13112208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13071-021-04651-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418791v1</w:t>
+                <w:t xml:space="preserve">hal-03318279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serological Cross-Reactions between Expressed VP2 Proteins from Different Bluetongue Virus Serotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra C Fay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carrie Batten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2047,615 +2047,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03352537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploration of binary protein–protein interactions between tick-borne flaviviruses and Ixodes ricinus</w:t>
+                <w:t xml:space="preserve">Tick Importin-α Is Implicated in the Interactome and Regulome of the Cofactor Subolesin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Lemasson</w:t>
+                <w:t xml:space="preserve">Sara Artigas-Jerónimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Margarita Villar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasites &amp; Vectors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13071-021-04651-3⟩</w:t>
+              <w:t xml:space="preserve">Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (4), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pathogens10040457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318279v1</w:t>
+                <w:t xml:space="preserve">hal-03316299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick Importin-α Is Implicated in the Interactome and Regulome of the Cofactor Subolesin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">How relevant are in vitro culture models for study of tick-pathogen interactions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Cristiano Salata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Vitour</w:t>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erich Zweygarth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lygia Decker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pathogens10040457⟩</w:t>
+              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20477724.2021.1944539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316299v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-03324402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How relevant are in vitro culture models for study of tick-pathogen interactions?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Inhibition of Orbivirus Replication by Fluvastatin and Identification of the Key Elements of the Mevalonate Pathway Involved</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pathogens and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20477724.2021.1944539⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v13081437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03324402v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03352520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Orbivirus Replication by Fluvastatin and Identification of the Key Elements of the Mevalonate Pathway Involved</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">Identification of the Genome Segments of Bluetongue Virus Type 26/Type 1 Reassortants Influencing Horizontal Transmission in a Mouse Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Monsion</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Bernard Klonjkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan Zientara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P C Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Viruses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.1437. </w:t>
+              <w:t xml:space="preserve">, 2021, 13 (11), pp.2208. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v13081437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/v13112208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03352520v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous Cell Lines from the European Biting Midge Culicoides nubeculosus (Meigen, 1830)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Luu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2719,64 +2719,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for Assessing Arbovirus Genetic Variability in Vectors and/or Mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,697 +2951,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ictv virus taxonomy profile: &amp;lt;em&amp;gt;Picobirnaviridae&amp;lt;/em&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bluetongue virus outer-capsid protein VP2 expressed in Nicotiana benthamiana raises neutralising antibodies and a protective immune response in IFNAR −/− mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Delmas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
+                <w:t xml:space="preserve">Petra Fay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Batten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souvik Ghosh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Egbert Mundt</w:t>
+                <w:t xml:space="preserve">George Lomonossoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001186⟩</w:t>
+              <w:t xml:space="preserve">Vaccine: X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2, pp.100026. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jvacx.2019.100026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02625397v1</w:t>
+                <w:t xml:space="preserve">hal-03371963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus outer-capsid protein VP2 expressed in Nicotiana benthamiana raises neutralising antibodies and a protective immune response in IFNAR −/− mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ictv virus taxonomy profile: &amp;lt;em&amp;gt;Birnaviridae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souvik Ghosh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra Fay</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">Yashpal S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Lomonossoff</w:t>
+                <w:t xml:space="preserve">Egbert Mundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vaccine: X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2, pp.100026. </w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100 (1), pp.5-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jvacx.2019.100026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03371963v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02628844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ictv virus taxonomy profile: &amp;lt;em&amp;gt;Birnaviridae&amp;lt;/em&amp;gt;</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Ictv virus taxonomy profile: &amp;lt;em&amp;gt;Picobirnaviridae&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souvik Ghosh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yashpal S. Malik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egbert Mundt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 100 (1), pp.5-6. </w:t>
+              <w:t xml:space="preserve">, 2019, 100 (2), pp.133-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/jgv.0.001185⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1099/jgv.0.001186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628844v1</w:t>
+                <w:t xml:space="preserve">hal-02625397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emerging mosquito-borne threats and the response from european and eastern mediterranean countries</w:t>
+                <w:t xml:space="preserve">Bluetongue virus serotype 27: Experimental infection of goats, sheep and cattle with three BTV-27 variants reveal atypical characteristics and likely direct contact transmission BTV-27 between goats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Johnson</w:t>
+                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Fernandez de Marco</w:t>
+                <w:t xml:space="preserve">Claudia Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armando Giovannini</w:t>
+                <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Ippoliti</w:t>
+                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Luisa Danzetta</w:t>
+                <w:t xml:space="preserve">Cyril Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15 (12), pp.1-17. </w:t>
+              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 65 (2), pp.e251-e263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph15122775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tbed.12780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627058v1</w:t>
+                <w:t xml:space="preserve">hal-02627517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus serotype 27: Experimental infection of goats, sheep and cattle with three BTV-27 variants reveal atypical characteristics and likely direct contact transmission BTV-27 between goats</w:t>
+                <w:t xml:space="preserve">Emerging mosquito-borne threats and the response from european and eastern mediterranean countries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Bréard</w:t>
+                <w:t xml:space="preserve">Nicholas Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudia Schulz</w:t>
+                <w:t xml:space="preserve">Mar Fernandez de Marco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Sailleau</w:t>
+                <w:t xml:space="preserve">Armando Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Bernelin-Cottet</w:t>
+                <w:t xml:space="preserve">Carla Ippoliti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Viarouge</w:t>
+                <w:t xml:space="preserve">Maria Luisa Danzetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transboundary and emerging diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 65 (2), pp.e251-e263. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15 (12), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/tbed.12780⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph15122775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02627517v1</w:t>
+                <w:t xml:space="preserve">hal-02627058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the genome segments of bluetongue virus Serotype 26 (isolate KUW2010/02) that restrict replication in a Culicoides sonorensis cell line (KC cells)</w:t>
               </w:r>
@@ -3761,51 +3761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus Discovery Using Tick Cell Lines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3852,103 +3852,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete genome sequence of bluetongue virus serotype 8, which reemerged in France in August 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Bréard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Quenault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Announcements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 4 (2), pp.e-00163-16. </w:t>
@@ -4470,64 +4470,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Full-genome characterisation of Orungo, Lebombo and Changuinola viruses provides evidence for co-evolution of orbiviruses with their arthropod vectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjunatha Belaganahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4738,77 +4738,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunisation with bacterial expressed VP2 and VP5 of bluetongue virus (BTV) protect α/β interferon-receptor knock-out (IFNAR−/−) mice from homologous lethal challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Vitour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micheline Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4866,1076 +4866,1076 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endogenous tick viruses and modulation of tick-borne pathogen growth</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Full genome sequencing of Corriparta virus, identifies California mosquito pool virus as a member of the Corriparta virus species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunatha N Belaganahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narender S Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Guimera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00025⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (8), pp.e70779. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01606566v1</w:t>
+                <w:t xml:space="preserve">hal-01606561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acute Schmallenberg virus infections, France, 2012</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implicating Culicoides biting midges as vectors of Schmallenberg virus using semi-quantitative RT-PCR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Doceul</w:t>
+                <w:t xml:space="preserve">Eva Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Henstock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Gubbins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carrie Batten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robyn Manley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1902.121281⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57747. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057747⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02651880v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full genome sequencing of Corriparta virus, identifies California mosquito pool virus as a member of the Corriparta virus species</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endogenous tick viruses and modulation of tick-borne pathogen growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0070779⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2013.00025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01606561v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implicating Culicoides biting midges as vectors of Schmallenberg virus using semi-quantitative RT-PCR</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mark Henstock</w:t>
+                <w:t xml:space="preserve">Acute Schmallenberg virus infections, France, 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Sailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Breard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viarouge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Gubbins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carrie Batten</w:t>
+                <w:t xml:space="preserve">Alexandra Desprat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robyn Manley</w:t>
+                <w:t xml:space="preserve">Virginie Doceul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 8 (3), pp.e57747. </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (2), pp.321-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0057747⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1902.121281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604322v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolates of Liao Ning Virus from Wild-Caught Mosquitoes in the Xinjiang Province of China in 2005</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Shihong Fu</w:t>
+                <w:t xml:space="preserve">Full Genome Sequencing and Genetic Characterization of Eubenangee Viruses Identify Pata Virus as a Distinct Species within the Genus Orbivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manjunatha N Belaganahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narender S Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Pritchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037732⟩</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031911⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294697v1</w:t>
+                <w:t xml:space="preserve">hal-05294700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full Genome Sequencing and Genetic Characterization of Eubenangee Viruses Identify Pata Virus as a Distinct Species within the Genus Orbivirus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ian Pritchard</w:t>
+                <w:t xml:space="preserve">Isolates of Liao Ning Virus from Wild-Caught Mosquitoes in the Xinjiang Province of China in 2005</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinjun Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaohong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shihong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0031911⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0037732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294700v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of Toscana Virus in Blood Donors, France, 2007</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniformity of rotavirus strain nomenclature proposed by the Rotavirus Classification Working Group (RCWG)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle Matthijnssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadège Brisbarre</w:t>
+                <w:t xml:space="preserve">Max Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah M Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Colomba Giorgi</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Bányai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1705.101052⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 156, pp.1397 - 1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-011-1006-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817716v1</w:t>
+                <w:t xml:space="preserve">hal-05294732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of a Fourth Orbivirus Non-Structural Protein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew E Firth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan M Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P C Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0025697⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umatilla Virus Genome Sequencing and Phylogenetic Analysis: Identification of Stretch Lagoon Orbivirus as a New Member of the Umatilla virus Species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manjunatha N Belaganahalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5984,1272 +5984,1272 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0023605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformity of rotavirus strain nomenclature proposed by the Rotavirus Classification Working Group (RCWG)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Krisztián Bányai</w:t>
+                <w:t xml:space="preserve">Complete Genome Characterisation of a Novel 26th Bluetongue Virus Serotype from Kuwait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narender S Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyriaki Nomikou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Veronesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Bachanek-Bankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00705-011-1006-z⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294732v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Genome Characterisation of a Novel 26th Bluetongue Virus Serotype from Kuwait</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eva Veronesi</w:t>
+                <w:t xml:space="preserve">Seroprevalence of Toscana virus in blood donors, France, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Brisbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dibonito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katarzyna Bachanek-Bankowska</w:t>
+                <w:t xml:space="preserve">Colomba Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, </w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (5), pp.941-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0026147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3201/eid1705.101052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294707v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seroprevalence of Toscana virus in blood donors, France, 2007</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNA segment 9 exists as a duplex concatemer in an Australian strain of epizootic haemorrhagic disease virus (EHDV): Genetic analysis and evidence for the presence of concatemers as a normal feature of orbivirus replication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gallian</w:t>
+                <w:t xml:space="preserve">S J Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dibonito</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colomba Giorgi</w:t>
+                <w:t xml:space="preserve">K E Darpel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M N Belaganahalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Nomikou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3201/eid1705.101052⟩</w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 420, pp.164 - 171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2011.09.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00678516v1</w:t>
+                <w:t xml:space="preserve">hal-05294716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RNA segment 9 exists as a duplex concatemer in an Australian strain of epizootic haemorrhagic disease virus (EHDV): Genetic analysis and evidence for the presence of concatemers as a normal feature of orbivirus replication</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Nomikou</w:t>
+                <w:t xml:space="preserve">Seroprevalence of Toscana Virus in Blood Donors, France, 2007</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Brisbarre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Di Bonito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colomba Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2011.09.009⟩</w:t>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17 (5), pp.941 - 943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3201/eid1705.101052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05294716v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete sequence of Great Island virus and comparison with the T2 and outer-capsid proteins of Kemerovo, Lipovnik and Tribec viruses (genus Orbivirus, family Reoviridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Tesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushila Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 91, pp.2985 - 2993. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.024760-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367329v1</w:t>
+                <w:t xml:space="preserve">hal-05294736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and full-length sequence analysis of Armigeres subalbatus totivirus, the first totivirus isolate from mosquitoes representing a proposed novel genus (Artivirus) of the family Totiviridae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yougang Zhai</w:t>
+                <w:t xml:space="preserve">Detection and Prevalence of the Nonsyncytial American Grass Carp Reovirus &amp;lt;i&amp;gt;Aquareovirus G&amp;lt;/i&amp;gt; by Quantitative Reverse Transcriptase Polymerase Chain Reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew E Goodwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn E Merry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 91, pp.2836 - 2845. </w:t>
+              <w:t xml:space="preserve">Journal of Aquatic Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 22, pp.8 - 13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.024794-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1577/h09-025.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294745v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and prevalence of the nonsyncytial American grass carp reovirus Aquareovirus G by quantitative reverse transcriptase polymerase chain reaction</w:t>
+                <w:t xml:space="preserve">Isolation and full-length sequence analysis of Armigeres subalbatus totivirus, the first totivirus isolate from mosquitoes representing a proposed novel genus (Artivirus) of the family Totiviridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Goodwin Andrew</w:t>
+                <w:t xml:space="preserve">Yougang Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Merry Gwenn</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H-Q Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y-X Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aquatic Animal Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 91, pp.2836 - 2845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.024794-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367334v1</w:t>
+                <w:t xml:space="preserve">hal-05294745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete sequence of Great Island virus and comparison with the T2 and outer-capsid proteins of Kemerovo, Lipovnik and Tribec viruses (genus Orbivirus, family Reoviridae)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detection and prevalence of the nonsyncytial American grass carp reovirus Aquareovirus G by quantitative reverse transcriptase polymerase chain reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Goodwin Andrew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Merry Gwenn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Aquatic Animal Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294736v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection and Prevalence of the Nonsyncytial American Grass Carp Reovirus &amp;lt;i&amp;gt;Aquareovirus G&amp;lt;/i&amp;gt; by Quantitative Reverse Transcriptase Polymerase Chain Reaction</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Complete sequence of Great Island virus and comparison with the T2 and outer-capsid proteins of Kemerovo, Lipovnik and Tribec viruses (genus Orbivirus, family Reoviridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Tesh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Grimes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Aquatic Animal Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1577/h09-025.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05294770v1</w:t>
+                <w:t xml:space="preserve">hal-05367329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation and full-length sequence analysis of Armigeres subalbatus totivirus, the first totivirus isolate from mosquitoes representing a proposed novel genus (Artivirus) of the family Totiviridae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yougang Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan-Qin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7317,51 +7317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of hepatitis C virus strains circulating in republic of the Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Bokilo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7444,3353 +7444,3353 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00637600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of two homologues of the core protein VP6 of epizootic haemorrhagic disease virus (EHDV), which correspond to the geographical origin of the virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and phylogenetic analysis of the outer-coat proteins VP2 and VP5 of epizootic haemorrhagic disease virus (EHDV): Comparison of genetic and serological data to characterise the EHDV serogroup</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S J Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S J Anthony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Maan</w:t>
+                <w:t xml:space="preserve">N Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Sutton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
+                <w:t xml:space="preserve">L Kgosana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Bachanek-Bankowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Genes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11262-009-0410-x⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145, pp.200 - 210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2009.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294775v1</w:t>
+                <w:t xml:space="preserve">hal-05294789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peruvian horse sickness virus and Yunnan orbivirus, isolated from vertebrates and mosquitoes in Peru and Australia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and phylogenetic analysis of the non-structural proteins NS1, NS2 and NS3 of epizootic haemorrhagic disease virus (EHDV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S J Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frank Lizaraso-Caparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.08.032⟩</w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 145, pp.211 - 219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2009.07.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294782v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phylogenetic analysis of the outer-coat proteins VP2 and VP5 of epizootic haemorrhagic disease virus (EHDV): Comparison of genetic and serological data to characterise the EHDV serogroup</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic and phylogenetic analysis of the core proteins VP1, VP3, VP4, VP6 and VP7 of epizootic haemorrhagic disease virus (EHDV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S J Anthony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S J Anthony</w:t>
+                <w:t xml:space="preserve">N Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">K Bachanek-Bankowska</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Sutton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 145, pp.200 - 210. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2009.07.012⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 145, pp.187 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2009.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294789v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phylogenetic analysis of the non-structural proteins NS1, NS2 and NS3 of epizootic haemorrhagic disease virus (EHDV)</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peruvian horse sickness virus and Yunnan orbivirus, isolated from vertebrates and mosquitoes in Peru and Australia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosario Mendez-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujing Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Hurtado-Alendes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lizaraso-Caparo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 145, pp.211 - 219. </w:t>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 394, pp.298 - 310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2009.07.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2009.08.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294786v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic and phylogenetic analysis of the core proteins VP1, VP3, VP4, VP6 and VP7 of epizootic haemorrhagic disease virus (EHDV)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId223" w:history="1">
+                <w:t xml:space="preserve">The evolution of two homologues of the core protein VP6 of epizootic haemorrhagic disease virus (EHDV), which correspond to the geographical origin of the virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S J Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Maan</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K E Darpel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Sutton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 145, pp.187 - 199. </w:t>
+              <w:t xml:space="preserve">Virus Genes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 40, pp.67 - 75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2009.07.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11262-009-0410-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294790v1</w:t>
+                <w:t xml:space="preserve">hal-05294775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of genotype 2 and 4 hepatitis C virus isolates in French blood donors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gallian</w:t>
+                <w:t xml:space="preserve">Sequence analysis of bluetongue virus serotype 8 from the Netherlands 2006 and comparison to other European strains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narender S. Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syria Laperche</w:t>
+                <w:t xml:space="preserve">Natalie Ross-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Hélène Elghouzzi</w:t>
+                <w:t xml:space="preserve">Carrie A. Batten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Piquet</w:t>
+                <w:t xml:space="preserve">Andrew A. Shaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 377 (2), pp.308-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.04.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00616851v1</w:t>
+                <w:t xml:space="preserve">hal-02667963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete sequence characterization of isolates of Getah virus (genus Alphavirus, family Togaviridae) from China</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You-Gang Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan-Yu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Hong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shi-Hong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan-Qin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human parvovirus 4 in kidney transplant patient, France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Dussol</w:t>
+                <w:t xml:space="preserve">Isolation and characterization of the full coding sequence of a novel densovirus from the mosquito Culex pipiens pallens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You-Gang Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+                <w:t xml:space="preserve">Xin-Jun Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Hong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Hong Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Brunet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Picard</w:t>
+                <w:t xml:space="preserve">Zheng-Da Gong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.21069⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89, pp.195 - 199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83221-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">halshs-00637967v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of the full coding sequence of a novel densovirus from the mosquito Culex pipiens pallens</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zheng-Da Gong</w:t>
+                <w:t xml:space="preserve">Recommendations for the classification of group A rotaviruses using all 11 genomic RNA segments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jelle Matthijnssens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Ciarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustafizur Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krisztián Bányai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.83221-0⟩</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153, pp.1621 - 1629. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00705-008-0155-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294816v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendations for the classification of group A rotaviruses using all 11 genomic RNA segments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Max Ciarlet</w:t>
+                <w:t xml:space="preserve">New type of cytoplasmic polyhedrosis virus isolated from mosquitoes in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xj Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xh Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mustafizur Rahman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Krisztián Bányai</w:t>
+                <w:t xml:space="preserve">Sh Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang H.Q.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bing Du Xue Bao</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294805v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New type of cytoplasmic polyhedrosis virus isolated from mosquitoes in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Human parvovirus 4 in kidney transplant patient, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xj Lv</w:t>
+                <w:t xml:space="preserve">Bertrand Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Lv</w:t>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xh Sun</w:t>
+                <w:t xml:space="preserve">Philippe Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sh Fu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wang H.Q.</w:t>
+                <w:t xml:space="preserve">Christophe Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bing Du Xue Bao</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (11), pp.1811-1812. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.21069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295507v1</w:t>
+                <w:t xml:space="preserve">halshs-00637967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of bluetongue virus serotype 8 from the Netherlands 2006 and comparison to other European strains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sequence analysis of a reovirus isolated from the winter moth Operophtera brumata (Lepidoptera: Geometridae) and its parasitoid wasp Phobocampe tempestiva (Hymenoptera: Ichneumonidae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carrie A. Batten</w:t>
+                <w:t xml:space="preserve">Robert I Graham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujing Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew A. Shaw</w:t>
+                <w:t xml:space="preserve">Steven M Sait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 377 (2), pp.308-318. </w:t>
+              <w:t xml:space="preserve">Virus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 135, pp.42 - 47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.virol.2008.04.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.02.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667963v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete characterisation of the American grass carp reovirus genome (genus Aquareovirus: family Reoviridae) reveals an evolutionary link between aquareoviruses and coltiviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew Goodwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenn Merry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qin Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 373 (2), pp.310 - 321. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.virol.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence analysis of a reovirus isolated from the winter moth Operophtera brumata (Lepidoptera: Geometridae) and its parasitoid wasp Phobocampe tempestiva (Hymenoptera: Ichneumonidae)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+                <w:t xml:space="preserve">Complete sequence characterization of isolates of Getah virus (genus Alphavirus, family Togaviridae) from China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">You-Gang Zhai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Yu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiao-Hong Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shi-Hong Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huan-Qin Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virus Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.virusres.2008.02.005⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 89, pp.1446 - 1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83607-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05294813v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">0507JS60 virus isolated in Xinjiang was identified as Liaoning virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xj Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Lv</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xh Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sh Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hq Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bing Du Xue Bao</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete sequence characterization of isolates of Getah virus (genus Alphavirus, family Togaviridae) from China</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
+                <w:t xml:space="preserve">Isolation and characterization of the full coding sequence of a novel densovirus from the mosquito Culex pipiens pallens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You-Gang Zhai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Jun Lv</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-Hong Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Huan-Qin Wang</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng-Da Gong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Fen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 89, pp.1446 - 1456. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294811v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isolation and characterization of the full coding sequence of a novel densovirus from the mosquito Culex pipiens pallens</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Zheng-Da Gong</w:t>
+                <w:t xml:space="preserve">Molecular characterization of genotype 2 and 4 hepatitis C virus isolates in French blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syria Laperche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Elghouzzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Fen</w:t>
+                <w:t xml:space="preserve">Yves Piquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 80, pp.1732-1739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367339v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00616851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete nucleotide sequence of Middelburg virus, isolated from the spleen of a horse with severe clinical disease in Zimbabwe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular genomes related to anelloviruses identified in human and animal samples by using a combined rolling-circle amplification/sequence-independent single primer amplification approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rathviro Uch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">P. Biagini</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 88 (11), pp.3078 - 3088. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.83076-0⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 88, pp.2696-2701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83071-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817726v1</w:t>
+                <w:t xml:space="preserve">hal-01076924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and phylogenetic comparisons of full-length VP2 genes of the 24 bluetongue virus serotypes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Rao</w:t>
+                <w:t xml:space="preserve">Rapid cDNA synthesis and sequencing techniques for the genetic study of bluetongue and other dsRNA viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujing Rao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narender Singh Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon John Anthony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.82456-0⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 143, pp.132 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2007.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294827v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular genomes related to anelloviruses identified in human and animal samples by using a combined rolling-circle amplification/sequence-independent single primer amplification approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Biagini</w:t>
+                <w:t xml:space="preserve">Analysis and phylogenetic comparisons of full-length VP2 genes of the 24 bluetongue virus serotypes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maan Narender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Samuel Alan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rathviro Uch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+                <w:t xml:space="preserve">Shijing Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 88, pp.2696-2701. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01076924v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and phylogenetic comparisons of full-length VP2 genes of the 24 bluetongue virus serotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sushila Maan</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N S Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Maan Narender</w:t>
+                <w:t xml:space="preserve">A R Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Samuel Alan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shijing Rao</w:t>
+                <w:t xml:space="preserve">S Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 88, pp.621 - 630. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.82456-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367341v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid cDNA synthesis and sequencing techniques for the genetic study of bluetongue and other dsRNA viruses</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shujing Rao</w:t>
+                <w:t xml:space="preserve">Complete nucleotide sequence of Middelburg virus, isolated from the spleen of a horse with severe clinical disease in Zimbabwe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Narender Singh Maan</w:t>
+                <w:t xml:space="preserve">C. Sailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon John Anthony</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssam Attoui</w:t>
+                <w:t xml:space="preserve">M. Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2007.02.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 88 (11), pp.3078 - 3088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.83076-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294821v1</w:t>
+                <w:t xml:space="preserve">hal-01817726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and genetic analysis of TTV and TTMV major phylogenetic groups in French blood donors</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Micromonas pusilla reovirus: a new member of the family Reoviridae assigned to a novel proposed genus (Mimoreovirus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.20539⟩</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 87, pp.1375-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.81584-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01817732v1</w:t>
+                <w:t xml:space="preserve">hal-01076797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromonas pusilla reovirus: a new member of the family Reoviridae assigned to a novel proposed genus (Mimoreovirus)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution and genetic analysis of TTV and TTMV major phylogenetic groups in French blood donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 78 (2), pp.298 - 304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.20539⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.81584-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01076797v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01817732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liao ning virus, a new Chinese seadornavirus that replicates in transformed and embryonic mammalian cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Belhouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanju Tao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10848,1322 +10848,1322 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01076763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunnan orbivirus, a new orbivirus species isolated from Culex tritaeniorhynchus mosquitoes in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and functional analysis of VP3, the guanylyltransferase of Banna virus (genus Seadornavirus, family Reoviridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86, pp.3409 - 3417. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.81258-0⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 86, pp.1141 - 1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80579-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294832v1</w:t>
+                <w:t xml:space="preserve">hal-05294867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural organization of an encephalitic human isolate of Banna virus (genus Seadornavirus, family Reoviridae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Yunnan orbivirus, a new orbivirus species isolated from Culex tritaeniorhynchus mosquitoes in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aldrovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanju Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 86, pp.3409 - 3417. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.81258-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367348v1</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural organization of an encephalitic human isolate of Banna virus (genus Seadornavirus, family Reoviridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P C Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86, pp.1147 - 1157. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80578-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05294861v1</w:t>
+                <w:t xml:space="preserve">hal-05367348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coltiviruses and Seadornaviruses in North America, Europe, and Asia</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Low Diversity of Alkhurma Hemorrhagic Fever Virus, Saudi Arabia, 1994–1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohamed Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Fakeeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amany Ibrahim Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine de Chesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294846v1</w:t>
+                <w:t xml:space="preserve">hal-05294874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expansion of family Reoviridae to include nine-segmented dsRNA viruses: Isolation and characterization of a new virus designated aedes pseudoscutellaris reovirus assigned to a proposed genus (Dinovernavirus)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+                <w:t xml:space="preserve">Low diversity of Alkhurma hemorrhagic fever virus, Saudi Arabia, 1994-1999</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi N Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohamed Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Fakeeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amany Ibrahim Yousef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine de Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05294830v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional analysis of VP3, the guanylyltransferase of Banna virus (genus Seadornavirus, family Reoviridae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Yunnan orbivirus, a new orbivirus species isolated from Culex tritaeniorhynchus mosquitoes in China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Aldrovandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanju Tao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367347v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low Diversity of Alkhurma Hemorrhagic Fever Virus, Saudi Arabia, 1994–1999</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mazen Fakeeh</w:t>
+                <w:t xml:space="preserve">Identification and functional analysis of VP3, the guanylyltransferase of Banna virus (genus Seadornavirus, family Reoviridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amany Ibrahim Yousef</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Mertens Peter P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294874v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low diversity of Alkhurma hemorrhagic fever virus, Saudi Arabia, 1994-1999</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Reine de Chesse</w:t>
+                <w:t xml:space="preserve">Expansion of family Reoviridae to include nine-segmented dsRNA viruses: Isolation and characterization of a new virus designated aedes pseudoscutellaris reovirus assigned to a proposed genus (Dinovernavirus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Belhouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 343, pp.212 - 223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.virol.2005.08.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367349v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunnan orbivirus, a new orbivirus species isolated from Culex tritaeniorhynchus mosquitoes in China</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural organization of an encephalitic human isolate of Banna virus (genus Seadornavirus, family Reoviridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 86, pp.1147 - 1157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80578-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367345v1</w:t>
+                <w:t xml:space="preserve">hal-05294861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and functional analysis of VP3, the guanylyltransferase of Banna virus (genus Seadornavirus, family Reoviridae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coltiviruses and Seadornaviruses in North America, Europe, and Asia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80579-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05294867v1</w:t>
+                <w:t xml:space="preserve">hal-05294846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structure and Function of the Outer Coat Protein VP9 of Banna Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12266,90 +12266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype Distribution and Molecular Epidemiology of Hepatitis C Virus in Blood Donors from Southeast France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 43, pp.3624 - 3629. </w:t>
@@ -12400,77 +12400,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coltiviruses and seadornaviruses in North America, Europe, and Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Emerging Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12489,432 +12489,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05367343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of bluetongue viruses from disease outbreaks in the Mediterranean Basin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alan Richard Samuel</w:t>
+                <w:t xml:space="preserve">Termination and read-through proteins encoded by genome segment 9 of Colorado tick fever virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter P.C. Mertens</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 85, pp.2237 - 2244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/vir.0.80019-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05294888v1</w:t>
+                <w:t xml:space="preserve">hal-05294877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular epidemiology of bluetongue viruses from disease outbreaks in the Mediterranean Basin</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nerender S Maan</w:t>
+                <w:t xml:space="preserve">Recombinant VP6-based enzyme-linked immunosorbent assay for detection of immunoglobulin G antibodies to Eyach virus (genus Coltivirus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30, pp.248 - 253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2003.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367352v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant VP6-based enzyme-linked immunosorbent assay for detection of immunoglobulin G antibodies to Eyach virus (genus Coltivirus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">Bluetongue virus replication, molecular and structural biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Diprose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam P Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05294882v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluetongue virus replication, molecular and structural biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P.C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Diprose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sushila Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12946,1002 +12955,993 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Veterinaria Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sequences of flavivirus-related RNA viruses persist in DNA form integrated in the genome of Aedes spp. mosquitoes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Crochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Crochu</w:t>
+                <w:t xml:space="preserve">Shelley Cook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shelley Cook</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Remi N Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reine de Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 85, pp.1971 - 1980. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1099/vir.0.79850-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bluetongue virus replication, molecular and structural biology</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Karam P Singh</w:t>
+                <w:t xml:space="preserve">Sequences of flavivirus-related RNA viruses persist in DNA form integrated in the genome of Aedes spp. mosquitoes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Crochu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shelley Cook</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine de Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367355v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination and read-through proteins encoded by genome segment 9 of Colorado tick fever virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">Tick-borne virus diseases of human interest in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R N Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M Butenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J C Clegg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V Deubel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1099/vir.0.80019-0⟩</w:t>
+              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 10, pp.1040 - 1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1469-0691.2004.01022.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294877v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequences of flavivirus-related RNA viruses persist in DNA form integrated in the genome of Aedes spp. mosquitoes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Shelley Cook</w:t>
+                <w:t xml:space="preserve">Recombinant VP9-based enzyme-linked immunosorbent assay for detection of immunoglobulin G antibodies to Banna virus (genus Seadornavirus)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reine de Chesse</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilina Isahak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kum Thong Wong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 116, pp.55 - 61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jviromet.2003.10.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367359v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tick-borne virus diseases of human interest in Europe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R N Charrel</w:t>
+                <w:t xml:space="preserve">Termination and read-through proteins encoded by genome segment 9 of Colorado tick fever virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05294892v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recombinant VP9-based enzyme-linked immunosorbent assay for detection of immunoglobulin G antibodies to Banna virus (genus Seadornavirus)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of bluetongue viruses from disease outbreaks in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan R Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nerender S Maan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kum Thong Wong</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shujing Rao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05294881v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Termination and read-through proteins encoded by genome segment 9 of Colorado tick fever virus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
+                <w:t xml:space="preserve">Molecular epidemiology of bluetongue viruses from disease outbreaks in the Mediterranean Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sushila Maan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Richard Samuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P.C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
+              <w:t xml:space="preserve">Veterinaria Italiana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367356v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05294888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recombinant VP7-Based Enzyme-Linked Immunosorbent Assay for Detection of Immunoglobulin G Antibodies to Colorado Tick Fever Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14044,64 +14044,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003</w:t>
@@ -14124,182 +14124,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Common evolutionary origin of aquareoviruses and orthoreoviruses revealed by genome characterization of Golden shiner reovirus, Grass carp reovirus, Striped bass reovirus and golden ide reovirus (genus Aquareovirus, family Reoviridae)</w:t>
+                <w:t xml:space="preserve">Genus Coltivirus (family Reoviridae): genomic and morphologic characterization of Old World and New World viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Biagini</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295406v1</w:t>
+                <w:t xml:space="preserve">hal-05367363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity revealed by the study of TLMV infection in French hemodialysis patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14307,51 +14307,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 67, pp.630 - 635. </w:t>
@@ -14395,195 +14395,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genus Coltivirus (family Reoviridae): genomic and morphologic characterization of Old World and New World viruses</w:t>
+                <w:t xml:space="preserve">Common evolutionary origin of aquareoviruses and orthoreoviruses revealed by genome characterization of Golden shiner reovirus, Grass carp reovirus, Striped bass reovirus and golden ide reovirus (genus Aquareovirus, family Reoviridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367363v1</w:t>
+                <w:t xml:space="preserve">hal-05295406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TT virus infection: prevalence of elevated viraemia and arguments for the immune control of viral load</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14621,2889 +14621,2889 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295685v1</w:t>
+                <w:t xml:space="preserve">hal-05367467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of systems performance for TT virus detection using PCR primer sets located in non-coding and coding regions of the viral genome</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Genetic analysis of full-length genomes and subgenomic sequences of TT virus-like mini virus human isolates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367368v1</w:t>
+                <w:t xml:space="preserve">hal-05295518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete sequence characterisation of the genome of the St. Croix River Virus, a new orbivirus isolated from Ixodes scapularis cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Complete Coding Sequence of the Alkhurma Virus, a Tick-Borne Flavivirus Causing Severe Hemorrhagic Fever in Humans in Saudi Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi N Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohamed Zaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mazen Fakeeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Billoir</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sharon M Brookes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 287, pp.455 - 461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.2001.5610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295461v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Coding Sequence of the Alkhurma Virus, a Tick-Borne Flavivirus Causing Severe Hemorrhagic Fever in Humans in Saudi Arabia</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohamed Zaki</w:t>
+                <w:t xml:space="preserve">Erroneous HCV genotype assignment by a hybridization typing assay in a case of posttransfusion HCV infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Billoir</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/bbrc.2001.5610⟩</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41, pp.429 - 430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1537-2995.2001.41030429.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295616v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erroneous HCV genotype assignment by a hybridization typing assay in a case of posttransfusion HCV infection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genus Coltivirus (family Reoviridae): genomic and morphologic characterization of Old World and New World viruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archives of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05295604v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of systems performance for TT virus detection using PCR primer sets located in non-coding and coding regions of the viral genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genus Coltivirus (family Reoviridae): genomic and morphologic characterization of Old World and New World viruses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of antibody against West Nile virus in volunteer blood donors living in southeastern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi N Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J P Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 41, pp.1320 - 1321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1537-2995.2001.41101320.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295422v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TT virus infection: prevalence of elevated viraemia and arguments for the immune control of viral load</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gallian</w:t>
+                <w:t xml:space="preserve">Sequence Characterization of Ndelle Virus Genome Segments 1, 5, 7, 8, and 10: Evidence for Reassignment to the Genus Orthoreovirus, Family Reoviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bernard Vialettes</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stirling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 287, pp.583 - 588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.2001.5612⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367467v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic analysis of full-length genomes and subgenomic sequences of TT virus-like mini virus human isolates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Comparison of systems performance for TT virus detection using PCR primer sets located in non-coding and coding regions of the viral genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phlipppe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295518v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of antibody against West Nile virus in volunteer blood donors living in southeastern France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete sequence characterisation of the genome of the St. Croix River Virus, a new orbivirus isolated from Ixodes scapularis cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Stirling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrike G. Munderloh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon M Brookes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05295626v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Characterization of Ndelle Virus Genome Segments 1, 5, 7, 8, and 10: Evidence for Reassignment to the Genus Orthoreovirus, Family Reoviridae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TT virus infection: prevalence of elevated viraemia and arguments for the immune control of viral load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Cantaloube</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Vialettes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-05295436v1</w:t>
+                <w:t xml:space="preserve">hal-05295685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the sequence determination of viral dsRNA genomes</w:t>
+                <w:t xml:space="preserve">Sequence Determination and Analysis of the Full-Length Genome of Colorado Tick Fever Virus, the Type Species of Genus Coltivirus (Family Reoviridae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Micco</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine de Chesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 273, pp.1121 - 1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.2000.3057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295724v1</w:t>
+                <w:t xml:space="preserve">hal-05295712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of HCV type 1 to 5 envelope gene: application to investigations of posttransfusion transmission of HCV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M Touinssi</w:t>
+                <w:t xml:space="preserve">Sequence of Genome Segments 1, 2, and 3 of the Grass Carp Reovirus (Genus Aquareovirus, Family Reoviridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Fang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P Biagini</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoyan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295765v1</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TT virus: a study of molecular epidemiology and transmission of genotypes 1, 2 and 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Complete Sequences of Two Highly Divergent European Isolates of TT Virus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Winnie Yeo</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 271, pp.837 - 841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/bbrc.2000.2721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367383v1</w:t>
+                <w:t xml:space="preserve">hal-05295465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strategies for the sequence determination of viral dsRNA genomes</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular analysis of HCV type 1 to 5 envelope gene: application to investigations of posttransfusion transmission of HCV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe de Micco</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Zappitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+              <w:t xml:space="preserve">Transfusion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05367376v1</w:t>
+                <w:t xml:space="preserve">hal-05367379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular analysis of HCV type 1 to 5 envelope gene: application to investigations of posttransfusion transmission of HCV</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">TT virus: a study of molecular epidemiology and transmission of genotypes 1, 2 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfusion</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367379v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TT virus: a study of molecular epidemiology and transmission of genotypes 1, 2 and 3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gallian</w:t>
+                <w:t xml:space="preserve">Sequence of genome segments 1, 2, and 3 of the grass carp reovirus (Genus Aquareovirus, family Reoviridae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qin Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Winnie Yeo</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zuoyan Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295795v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of genome segments 1, 2, and 3 of the grass carp reovirus (Genus Aquareovirus, family Reoviridae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Complete sequence determination and genetic analysis of Banna virus and Kadipiro virus: proposal for assignment to a new genus (Seadornavirus) within the family Reoviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367469v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence Determination and Analysis of the Full-Length Genome of Colorado Tick Fever Virus, the Type Species of Genus Coltivirus (Family Reoviridae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Billoir</w:t>
+                <w:t xml:space="preserve">TT virus: a study of molecular epidemiology and transmission of genotypes 1, 2 and 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Reine de Chesse</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sheng Zhong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mhammed Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Winnie Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05295712v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequence of Genome Segments 1, 2, and 3 of the Grass Carp Reovirus (Genus Aquareovirus, Family Reoviridae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strategies for the sequence determination of viral dsRNA genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zuoyan Zhu</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295699v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Sequences of Two Highly Divergent European Isolates of TT Virus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Strategies for the sequence determination of viral dsRNA genomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Billoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Virological Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05295465v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete sequence determination and genetic analysis of Banna virus and Kadipiro virus: proposal for assignment to a new genus (Seadornavirus) within the family Reoviridae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular analysis of HCV type 1 to 5 envelope gene: application to investigations of posttransfusion transmission of HCV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Venault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gallian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Touinssi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Biagini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 40, pp.712 - 717. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1046/j.1537-2995.2000.40060712.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295760v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination and phylogenetic analysis of partial sequences from TT virus isolates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
@@ -17545,51 +17545,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of GB virus type C/hepatitis G virus RNA and anti‐E2 among blood donors in Southeastern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17678,90 +17678,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Complete Coding Sequence of a European Isolate of GB-C/Hepatitis G Virus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17807,103 +17807,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular diagnosis of group B coltiviruses infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gallian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
@@ -17947,364 +17947,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serologic and molecular diagnosis of Colorado tick fever viral infections</w:t>
+                <w:t xml:space="preserve">Comparative sequence analysis of American, European and Asian isolates of viruses in the genus Coltivirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Charrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of General Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 79, pp.2481-2489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/0022-1317-79-10-2481⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295863v1</w:t>
+                <w:t xml:space="preserve">hal-05295874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative sequence analysis of American, European and Asian isolates of viruses in the genus Coltivirus</w:t>
+                <w:t xml:space="preserve">Serologic and molecular diagnosis of Colorado tick fever viral infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Billoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Bruey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of General Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295874v1</w:t>
+                <w:t xml:space="preserve">hal-05295863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of four PCR systems amplifying different genomic regions for molecular diagnosis of GB virus C infections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Cantaloube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Biagini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Virological Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, </w:t>
@@ -18367,64 +18367,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complete nucleotide sequence of Colorado tick fever virus segments M6, S1 and S2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18449,90 +18449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification of hepatitis C virus variants in six major types based on analysis of the envelope 1 and non-structural 5B genome regions and complete polyprotein sequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier de Lamballerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Charrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe de Micco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of General Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18602,51 +18602,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-Host Interfaces and Therapeutics : Molecular basis underpinning replication and transmission of orbiviruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIRAE 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Saint-Foy-Lès-Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18671,64 +18671,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires à l’origine du blocage de la réplication de sérotypes non-vectorisés du virus de la fièvre catarrhale ovine (Bluetongue virus) dans les cellules dérivées du vecteur Culicoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mertens Peter P. C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18779,90 +18779,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus de Kemerovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, On-line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18881,467 +18881,467 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grégory Caignard</w:t>
+                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus de Kemerovo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
+              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366377v1</w:t>
+                <w:t xml:space="preserve">hal-04570099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compétence vectorielle des tiques Ixodes pour le virus de Kemerovo</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées scientifiques et doctorales de l’ANSES</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570099v1</w:t>
+                <w:t xml:space="preserve">hal-03366354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue moléculaire des virus de l’encéphalite à tique et louping ill avec leur vecteur tique Ixodes ricinus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Dialogue moléculaire entre les virus de l’encéphalite à tiques et louping ill et leur arthropode vecteur, la tique Ixodes ricinus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366354v1</w:t>
+                <w:t xml:space="preserve">hal-03366377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of Ixodes ricinus for members of the tick-borne encephalitis virus complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques et Doctorales de l’ANSES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Maisons-Alfort, France</w:t>
@@ -19364,773 +19364,773 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03366261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité génétique des virus transmis par les tiques et identification de nouvelles cibles antivirales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570095v1</w:t>
+                <w:t xml:space="preserve">hal-02734373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic variability of tick-borne viruses and identification of new antiviral targets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">French Czech Tick Meeting 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Maisons Alfort, France</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570074v1</w:t>
+                <w:t xml:space="preserve">hal-03366021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Genetic variability of tick-borne viruses and identification of new antiviral targets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
+              <w:t xml:space="preserve">French Czech Tick Meeting 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Maisons Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366233v1</w:t>
+                <w:t xml:space="preserve">hal-04570074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Étude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2019, Maisons-Alfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734373v1</w:t>
+                <w:t xml:space="preserve">hal-03366233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+                <w:t xml:space="preserve">Variabilité génétique des virus transmis par les tiques et identification de nouvelles cibles antivirales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Victoire Migné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du réseau tiques et maladie à tique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Tiques et maladies à tiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366021v1</w:t>
+                <w:t xml:space="preserve">hal-04570095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734505v1</w:t>
+                <w:t xml:space="preserve">hal-02734109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20179,497 +20179,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Reovirales a new taxonomic order: families Sedoreoviridae and Spinareoviridae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter P C Mertens</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’Institut Sciences Animales Paris-Saclay – Nouvelles stratégies pour la santé animale et la santé publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Jouy-en-Josas, France</w:t>
+              <w:t xml:space="preserve">The 13th International Double-Stranded RNA Virus Symposium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734109v1</w:t>
+                <w:t xml:space="preserve">hal-03369596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Reovirales a new taxonomic order: families Sedoreoviridae and Spinareoviridae</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter P C Mertens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégory Caignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steeve Lowenski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 13th International Double-Stranded RNA Virus Symposium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Houffalize, Belgium</w:t>
+              <w:t xml:space="preserve">Réunion annuelle « Tiques et Maladies à tiques » du « Réseau Ecologie des Interactions Durables »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03369596v1</w:t>
+                <w:t xml:space="preserve">hal-02734505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
+              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734111v1</w:t>
+                <w:t xml:space="preserve">hal-02734367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping interactions between tick-borne viruses and their different host species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réunion annuelle du groupe "Tiques et Maladies à Tiques" (TMT) du Réseau Ecologie des Interactions Durables (REID)</w:t>
+              <w:t xml:space="preserve">Journée de la Recherche de l’ENVA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734367v1</w:t>
+                <w:t xml:space="preserve">hal-02734111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -20687,77 +20687,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes moléculaires à l’origine du blocage de la réplication du sérotype 26 (BTV-26) du virus de la fièvre catarrhale ovine (Bluetongue virus) dans les cellules de Culicoides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Monsion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohd Jaafar Fauziah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P.C. Mertens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20789,708 +20789,708 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
+              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734106v1</w:t>
+                <w:t xml:space="preserve">hal-03366510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les XXIème journées francophones de virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03366510v1</w:t>
+                <w:t xml:space="preserve">hal-02278953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Réseau "Tiques et Maladies à Tiques"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, NA, France. 2019</w:t>
+              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278953v1</w:t>
+                <w:t xml:space="preserve">hal-02736198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of candidate molecular determinants of the vector competence of &amp;lt;em&amp;gt;Ixodes ricinus&amp;lt;/em&amp;gt; for members of the tick-borne encephalitis complex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Etude des mécanismes moléculaires de la compétence vectorielle d’I. ricinus pour 2 flavivirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Unterfinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssam Attoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Unterfinger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sara Moutailler</w:t>
+                <w:t xml:space="preserve">Lesley Bell-Sakyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. International Meeting on Arboviruses and their Vectors (IMAV 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Glasgow, United Kingdom. , 2019</w:t>
+              <w:t xml:space="preserve">21. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Lyon, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02736198v1</w:t>
+                <w:t xml:space="preserve">hal-02734106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
+              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734497v1</w:t>
+                <w:t xml:space="preserve">hal-02734143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21545,77 +21545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21664,221 +21664,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des interactions protéiques entre les flavivirus transmis par les tiques et leurs différents hôtes mammifères.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Lowenski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessy Vandekerkhove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20. Journées Francophones de Virologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France. 2018</w:t>
+              <w:t xml:space="preserve">11. Symposium of the French network for domestic animal immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Tours, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734143v1</w:t>
+                <w:t xml:space="preserve">hal-02734497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21920,90 +21920,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian and tick hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22045,90 +22045,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping protein-protein interactions between tick-borne flaviviruses and their different mammalian hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Lacour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lemasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Unterfinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Moutailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22215,77 +22215,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vector Transmission of Animal Viruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssam Attoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fauziah Mohd Jaafar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rennos Fragkoudis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter P C Mertens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Virology, 4th edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.542 - 551, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22462,90 +22462,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bluetongue virus: from BTV-1 to BTV-27</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Belbis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Zientara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Breard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Sailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Caignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In Loeffler's footsteps – Viral genomics in the era of high-throughput sequencing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99, </w:t>
@@ -22686,51 +22686,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1FE3771"/>
+    <w:nsid w:val="1B308882"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22917,51 +22917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houssam-attoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9639-9981" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169121119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356197v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Matthijnssens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P D Brussaard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Danthi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001782" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356109v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001781" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra C Fay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Saunders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081455" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324402v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Salata" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Zweygarth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Decker" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2021.1944539" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110915" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73077-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625397v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Ghosh" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashpal S. Malik" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Mundt" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001186" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371963v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Fay" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lomonossoff" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvacx.2019.100026" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628844v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001185" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627058v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Johnson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Giovannini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ippoliti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Danzetta" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122775" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Pullinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guimer&#224; Busquets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149709" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S39675" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00163-16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Florin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Calisher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Florian-Carrillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12174" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushila Maan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender S Maan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha N Belaganahalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavuluri Panduranga Rao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Pal Singh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohd Jaafar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Belaganahalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender Maan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Brownlie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tesh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7052185" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Tesh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. C. Mertens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086392" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha N. Belaganahalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender S. Maan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pritchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Kirkland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108379" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.05.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606566v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00025" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651880v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desprat" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1902.121281" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606561v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guimera" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070779" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604322v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Henstock" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Manley" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057747" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294697v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Lv" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Sun" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Fu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037732" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294700v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031911" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817716v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brisbarre" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Bonito" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Giorgi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1705.101052" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294709v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Firth" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Grimes" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025697" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294723v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023605" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294732v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ciarlet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M Mcdonald" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-011-1006-z" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294707v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026147" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678516v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dibonito" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294716v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Anthony" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Darpel" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Belaganahalli" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nomikou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.09.009" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMH4G63-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367329v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimes" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294745v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yougang Zhai" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mohd Jaafar" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-Q Wang" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-X Cao" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.024794-0" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367334v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goodwin Andrew" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merry Gwenn" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294736v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.024760-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294770v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Goodwin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn E Merry" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1577/h09-025.1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Qin Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xi Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637600v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bokilo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21724" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2JC3QH8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294775v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sutton" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-009-0410-x" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30GFG8WR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294782v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosario Mendez-Lopez" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujing Rao" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hurtado-Alendes" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lizaraso-Caparo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.08.032" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M43HZ68M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294789v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kgosana" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2009.07.012" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWRQVH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294786v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2009.07.019" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4C47HM9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294790v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2009.07.011" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT8P7CG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616851v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Elghouzzi" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367338v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Gang Zhai" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Yu Wang" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hong Sun" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Hong Fu" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637967v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21069" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVVQV45D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294816v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Lv" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Da Gong" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83221-0" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294805v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafizur Rahman" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0155-1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295507v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xj Lv" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lv" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xh Sun" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Fu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang H.Q." TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667963v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ross-Smith" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Batten" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Shaw" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.04.028" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817723v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goodwin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Merry" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Fang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294813v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I Graham" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Sait" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.02.005" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZNP36X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295488v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hq Wang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294811v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83607-0" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367339v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Fen" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817726v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sailleau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhouchet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagini" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83076-0" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294827v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Maan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Samuel" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rao" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82456-0" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076924v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathviro Uch" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83071-0" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367341v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maan Narender" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Samuel Alan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijing Rao" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294821v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender Singh Maan" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon John Anthony" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.02.016" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JLQGDCB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817732v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20539" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJBCGK9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076797v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81584-0" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076763v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanju Tao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquan Chen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81294-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294832v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aldrovandi" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81258-0" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367348v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294861v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80578-0" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294846v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294830v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.08.028" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPCPRZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367347v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mertens Peter P" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294874v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Zaki" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Fakeeh" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amany Ibrahim Yousef" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine de Chesse" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367349v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi N Charrel" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367345v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294867v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80579-0" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad W Bahar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siebold" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sutton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.10.017" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294869v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.43.8.3624-3629.2005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367343v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294888v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Richard Samuel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367352v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Samuel" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerender S Maan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294882v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2003.12.004" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHLP024M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294891v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Diprose" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294898v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crochu" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Cook" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.79850-0" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367355v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam P Singh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294877v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80019-0" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367359v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294892v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R N Charrel" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Butenko" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Clegg" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deubel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2004.01022.x" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294881v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilina Isahak" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kum Thong Wong" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2003.10.010" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RMSXSRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367356v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294903v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.41.5.2102-2105.2003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295395v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295406v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10150" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TM4WG16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367363v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295685v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vialettes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367368v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlipppe Biagini" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295461v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike G. Munderloh" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billoir" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M Brookes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295616v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.5610" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXCK8V4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295604v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2001.41030429.x" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NLDJN74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295474v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295422v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367467v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295518v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295626v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Durand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2001.41101320.x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MR891NF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295436v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cantaloube" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.5612" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFBLXWC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295724v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295765v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Venault" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallian" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biagini" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2000.40060712.x" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367383v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Yeo" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367376v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367379v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Venault" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zappitelli" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295795v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367469v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyan Zhu" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295712v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.3057" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TK9M8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295699v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Fang" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295465v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2721" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K68993X7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295760v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295817v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Escher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.1999.39199116900.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9J2ZS31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295828v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0205" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9QRRLZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295810v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(99)00055-5" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K71KNK0V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295863v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bruey" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295874v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-10-2481" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295884v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(96)02154-4" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82JX200F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295879v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295892v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570098v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570099v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570095v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570074v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369596v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369616v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennos Fragkoudis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814515-9.00135-1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369630v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0402-0_8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/houssam-attoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9639-9981" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/169121119" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05495074v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caina Ning" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Vald&#233;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rakotobe" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68654-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498024v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Beaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Klonjkowski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Coulpier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25031382" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500027v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Victoire Mign&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Heckmann" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Monsion" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fauziah Mohd Jaafar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Galon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25063177" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138568v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mertens" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssam Attoui" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24076845" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181135v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Grot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Unterfinger" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Lacour" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesley Bell-Sakyi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2023.1006" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138570v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Reid" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens12040602" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213414v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Belhouchet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15091908" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138575v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13060878" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jelle Matthijnssens" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kriszti&#225;n B&#225;nyai" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina P D Brussaard" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranav Danthi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001781" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04356197v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001782" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vaclav H&#246;nig" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ir&#232;ne Bonnet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Palus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-04498-9" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03694899v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Braga de Seixas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v14051102" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03318279v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lemasson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Caignard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-021-04651-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352537v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra C Fay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie Batten" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Saunders" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081455" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316299v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Artigas-Jer&#243;nimo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Villar" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitour" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens10040457" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03324402v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiano Salata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Moutailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erich Zweygarth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lygia Decker" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20477724.2021.1944539" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352520v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P C Mertens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13081437" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03418791v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Zientara" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v13112208" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03348937v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Luu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Denison" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8060825" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316125v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pathogens9110915" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316258v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernand&#233;z" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Defaye" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vancov&#225;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondrej Hajdusek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radek Sima" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73077-1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03371963v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Fay" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Lomonossoff" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvacx.2019.100026" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628844v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delmas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souvik Ghosh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yashpal S. Malik" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egbert Mundt" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001185" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625397v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jgv.0.001186" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627517v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Br&#233;ard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Schulz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Sailleau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Bernelin-Cottet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viarouge" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tbed.12780" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627058v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Johnson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Fernandez de Marco" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Giovannini" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Ippoliti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Luisa Danzetta" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph15122775" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607275v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian D. Pullinger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guimer&#224; Busquets" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyriaki Nomikou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Boyce" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0149709" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604255v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4137/EBO.S39675" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607216v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Quenault" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Lucas" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/genomeA.00163-16" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606558v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a R M&#233;ndez-L&#243;pez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Florin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles H Calisher" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Christian Florian-Carrillo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvec.12174" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606564v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sushila Maan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender S Maan" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha N Belaganahalli" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavuluri Panduranga Rao" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Pal Singh" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0131257" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604256v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mohd Jaafar" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604202v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha Belaganahalli" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender Maan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Brownlie" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Tesh" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v7052185" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606563v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B. Tesh" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P. C. Mertens" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0086392" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606562v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manjunatha N. Belaganahalli" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender S. Maan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Pritchard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D Kirkland" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108379" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639601v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Adam" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Breard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2014.05.056" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606561v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Guimera" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0070779" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604322v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Veronesi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Henstock" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gubbins" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Manley" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0057747" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606566v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2013.00025" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651880v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Desprat" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Doceul" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1902.121281" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0031911" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294697v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinjun Lv" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaohong Sun" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shihong Fu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0037732" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294732v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Ciarlet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah M Mcdonald" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-011-1006-z" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294709v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Firth" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M Grimes" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0025697" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294723v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0023605" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294707v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0026147" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Brisbarre" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gallian" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dibonito" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomba Giorgi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3201/eid1705.101052" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294716v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S J Anthony" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K E Darpel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M N Belaganahalli" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maan" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Nomikou" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2011.09.009" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7XMH4G63-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817716v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gallian" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Di Bonito" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294736v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mohd Jaafar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Grimes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.024760-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294770v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew E Goodwin" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn E Merry" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1577/h09-025.1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294745v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yougang Zhai" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-Q Wang" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y-X Cao" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.024794-0" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367334v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Goodwin Andrew" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Merry Gwenn" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367329v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367333v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Qin Wang" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu-Xi Cao" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637600v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Bokilo" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Jordier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Biagini" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21724" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-W2JC3QH8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294789v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Kgosana" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Bachanek-Bankowska" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2009.07.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0TKWRQVH-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294786v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Sutton" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2009.07.019" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B4C47HM9-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294790v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2009.07.011" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3BT8P7CG-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294782v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosario Mendez-Lopez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujing Rao" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Hurtado-Alendes" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lizaraso-Caparo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2009.08.032" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M43HZ68M-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294775v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11262-009-0410-x" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-30GFG8WR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667963v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Ross-Smith" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carrie A. Batten" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. Shaw" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2008.04.028" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367338v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You-Gang Zhai" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan-Yu Wang" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hong Sun" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shi-Hong Fu" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294816v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Jun Lv" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng-Da Gong" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83221-0" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294805v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustafizur Rahman" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00705-008-0155-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295507v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xj Lv" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Lv" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xh Sun" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sh Fu" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang H.Q." TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00637967v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Dussol" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mhammed Touinssi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brunet" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Picard" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.21069" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-RVVQV45D-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294813v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert I Graham" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven M Sait" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virusres.2008.02.005" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4ZNP36X5-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817723v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Goodwin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Merry" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qin Fang" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2007.12.006" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294811v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83607-0" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295488v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hq Wang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367339v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Fen" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00616851v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syria Laperche" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Elghouzzi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Piquet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076924v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rathviro Uch" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83071-0" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294821v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narender Singh Maan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon John Anthony" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2007.02.016" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JLQGDCB-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367341v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maan Narender" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Samuel Alan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijing Rao" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294827v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N S Maan" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Samuel" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Rao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.82456-0" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817726v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sailleau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belhouchet" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Biagini" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.83076-0" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076797v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohd Jaafar Fauziah" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe de Micco" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de Lamballerie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81584-0" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817732v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.20539" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QWJBCGK9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01076763v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanju Tao" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boquan Chen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81294-0" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294867v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80579-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294832v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aldrovandi" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.81258-0" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367348v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294874v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Charrel" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohamed Zaki" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Fakeeh" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amany Ibrahim Yousef" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine de Chesse" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367349v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi N Charrel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367345v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367347v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mertens Peter P" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294830v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.virol.2005.08.028" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DRPCPRZW-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294861v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80578-0" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294846v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294859v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad W Bahar" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Siebold" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Sutton" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.str.2004.10.017" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294869v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.43.8.3624-3629.2005" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367343v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294877v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.80019-0" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294882v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2003.12.004" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QHLP024M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367355v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Diprose" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam P Singh" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294891v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter P.C. Mertens" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294898v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Crochu" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shelley Cook" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi N Charrel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/vir.0.79850-0" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367359v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R N Charrel" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M Butenko" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Clegg" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Deubel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1469-0691.2004.01022.x" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294881v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilina Isahak" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kum Thong Wong" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2003.10.010" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6RMSXSRK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367356v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367352v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan R Samuel" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nerender S Maan" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294888v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Richard Samuel" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294903v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.41.5.2102-2105.2003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295395v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367363v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295431v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.10150" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6TM4WG16-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295406v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367467v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vialettes" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295518v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295616v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Billoir" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.5610" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GXCK8V4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295604v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2001.41030429.x" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1NLDJN74-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295422v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295474v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295626v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P Durand" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2001.41101320.x" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6MR891NF-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295436v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Stirling" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Cantaloube" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2001.5612" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CQFBLXWC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367368v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phlipppe Biagini" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295461v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike G. Munderloh" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon M Brookes" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295685v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295712v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Cantaloube" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.3057" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C1TK9M8Z-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295699v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Fang" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zuoyan Zhu" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295465v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.2000.2721" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K68993X7-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367379v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Venault" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Zappitelli" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295795v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheng Zhong" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Winnie Yeo" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367469v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295760v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367383v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367376v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295724v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295765v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Venault" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gallian" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Touinssi" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Biagini" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.2000.40060712.x" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295817v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295820v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Escher" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1537-2995.1999.39199116900.x" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-G9J2ZS31-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295828v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/bbrc.1999.0205" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS9QRRLZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295810v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Simon" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(99)00055-5" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K71KNK0V-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295874v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/0022-1317-79-10-2481" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295863v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Bruey" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295884v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0166-0934(96)02154-4" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-82JX200F-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295879v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295892v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311747v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04717681v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mertens Peter P. C." TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570098v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570099v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366354v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366377v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366261v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734373v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366021v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570074v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366233v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570095v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734109v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Lowenski" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessy Vandekerkhove" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734502v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369596v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734505v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734367v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonnet" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734111v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526262v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366510v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278953v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736198v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734106v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734143v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734105v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734374v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734497v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734500v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734107v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734499v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369616v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennos Fragkoudis" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-814515-9.00135-1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03369630v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-15-0402-0_8" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791249v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Belbis" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ncbi.nlm.nih.gov/pubmed/29029725" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aivir.2017.08.003" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>