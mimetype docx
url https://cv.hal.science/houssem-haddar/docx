--- v0 (2026-03-20)
+++ v1 (2026-04-23)
@@ -218,854 +218,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silent sources on a surface for the Helmholtz equation and decomposition of L² vector fields</w:t>
+                <w:t xml:space="preserve">Averaged Steklov Eigenvalues, Inside Outside Duality and Application to Inverse Scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Baratchart</w:t>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristóbal Villalobos Guillén</w:t>
+                <w:t xml:space="preserve">Fabien Pourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04367726v2</w:t>
+                <w:t xml:space="preserve">hal-04911173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of non-scattering inhomogeneities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Silent sources on a surface for the Helmholtz equation and decomposition of L² vector fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baratchart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Chesnel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jingni Xiao</w:t>
+                <w:t xml:space="preserve">Cristóbal Villalobos Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 57 (1), pp.682 -- 713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1626578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849732v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04367726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaged Steklov Eigenvalues, Inside Outside Duality and Application to Inverse Scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Examples of non-scattering inhomogeneities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+                <w:t xml:space="preserve">Hongjie Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pourre</w:t>
+                <w:t xml:space="preserve">Jingni Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04911173v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing singular and near-singular integrals over curved boundary elements: The strongly singular case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Collino</w:t>
+                <w:t xml:space="preserve">Reconstruction of averaging indicators for highly heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1605594⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.045028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2f64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224658v1</w:t>
+                <w:t xml:space="preserve">hal-04223245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for computing scattering poles based on dual characterization to interior eigenvalues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">Asymptotic Expansion of Transmission Eigenvalues for Anisotropic Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Boujlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dana Zilberberg</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2024.0015⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2023.2187788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875965v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Imaging of Local Perturbations in a Unknown Bi-Periodic Layered Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 501, pp.112773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.112773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of averaging indicators for highly heterogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+                <w:t xml:space="preserve">Computing singular and near-singular integrals over curved boundary elements: The strongly singular case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2f64⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (6), pp.A3756-A3778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1605594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04223245v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Expansion of Transmission Eigenvalues for Anisotropic Thin Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Boujlida</w:t>
+                <w:t xml:space="preserve">An algorithm for computing scattering poles based on dual characterization to interior eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moez Khenissi</w:t>
+                <w:t xml:space="preserve">Dana Zilberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 103, </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480 (2292), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2023.2187788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2024.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876855v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence analysis of one-shot inversion methods</w:t>
               </w:r>
@@ -1181,51 +1181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.2142-2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,928 +1253,928 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability estimate for an inverse problem for the time harmonic magnetic schrödinger operator from the near and far field pattern</w:t>
+                <w:t xml:space="preserve">Ultrasonic imaging in highly heterogeneous backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Bellassoued</w:t>
+                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amal Labidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1481956⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 479 (2271), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876858v2</w:t>
+                <w:t xml:space="preserve">hal-03876861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sampling methods for imaging a periodic layer and its defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time-vs. frequency-domain inverse elastic scattering: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yosra Boukari</w:t>
+                <w:t xml:space="preserve">J Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmeh Pourahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouha Jenhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc19a⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1522437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876852v3</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic imaging in highly heterogeneous backgrounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+                <w:t xml:space="preserve">A combination of Kohn-Vogelius and DDM methods for a geometrical inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Jerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0721⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (9), pp.095001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ace64a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876861v2</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-vs. frequency-domain inverse elastic scattering: Theory and experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J Song</w:t>
+                <w:t xml:space="preserve">Inside-Outside Duality for Modified Transmission Eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Khenissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatmeh Pourahmadian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+                <w:t xml:space="preserve">Marwa Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 83 (3), </w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.798-816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1522437⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2023004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876860v2</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of Kohn-Vogelius and DDM methods for a geometrical inverse problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of Eddy-Current Signals Using a Level-Set Method and Block Krylov Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slim Chaabane</w:t>
+                <w:t xml:space="preserve">Hugo Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rahma Jerbi</w:t>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (9), pp.095001. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (3), pp.B366-B389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ace64a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1382064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03940961v2</w:t>
+                <w:t xml:space="preserve">hal-03043491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside-Outside Duality for Modified Transmission Eigenvalues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The linear sampling method for random sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwa Mansouri</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2023004⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.1572-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1531336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876859v2</w:t>
+                <w:t xml:space="preserve">hal-03832969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for random sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Analysis of sampling methods for imaging a periodic layer and its defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Jenhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (3), pp.1572-1593. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1531336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc19a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832969v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876852v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of Eddy-Current Signals Using a Level-Set Method and Block Krylov Solvers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability estimate for an inverse problem for the time harmonic magnetic schrödinger operator from the near and far field pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Girardon</w:t>
+                <w:t xml:space="preserve">Mourad Bellassoued</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+                <w:t xml:space="preserve">Amal Labidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 45 (3), pp.B366-B389. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), pp.2475-2504. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/20M1382064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M1481956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043491v2</w:t>
+                <w:t xml:space="preserve">hal-03876858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An accelerated level-set method for inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoli Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (3), pp.1576-1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2208,51 +2208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing weakly singular and near-singular integrals over curved boundary elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2312,64 +2312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative indicator functions for imaging crack networks using acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,51 +2429,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differential tomography of micromechanical evolution in elastic materials of unknown micro/macrostructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2728,51 +2728,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Data Completion Method For the Helmholtz Equation Via Surface Potentials for Partial Cauchy Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Aussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2813,702 +2813,702 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time domain factorization method for obstacles with impedance boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A duality between scattering poles and transmission eigenvalues in scattering theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (10), pp.105011. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2244), pp.20200612. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/abaf3b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03092782v1</w:t>
+                <w:t xml:space="preserve">hal-03093404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duality between scattering poles and transmission eigenvalues in scattering theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time domain factorization method for obstacles with impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 476 (2244), pp.20200612. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.105011. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0612⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/abaf3b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03093404v1</w:t>
+                <w:t xml:space="preserve">hal-03092782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside-outside duality with artificial backgrounds</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+                <w:t xml:space="preserve">A robust expectation-maximization method for the interpretation of small-angle scattering data from dense nanoparticle samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Bunău</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (5), pp.926-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719009373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02095660v1</w:t>
+                <w:t xml:space="preserve">hal-02416529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust expectation-maximization method for the interpretation of small-angle scattering data from dense nanoparticle samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oana Bunău</w:t>
+                <w:t xml:space="preserve">Inside-outside duality with artificial backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 35 (10), pp.104008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1107/S1600576719009373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02416529v1</w:t>
+                <w:t xml:space="preserve">hal-02095660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectral analysis of the interior transmission eigenvalue problem for Maxwell's equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New interior transmission problem applied to a single Floquet–Bloch mode imaging of local perturbations in periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shixu Meng</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 120, pp.1-32</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.015009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945650v2</w:t>
+                <w:t xml:space="preserve">hal-01945600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission eigenvalues with artificial background for explicit material index identification</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The spectral analysis of the interior transmission eigenvalue problem for Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixu Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.1-32</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631062v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New interior transmission problem applied to a single Floquet–Bloch mode imaging of local perturbations in periodic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">Transmission eigenvalues with artificial background for explicit material index identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (6), pp.626-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945600v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The derivation of homogenized diffusion kurtosis models for diffusion MRI</w:t>
               </w:r>
@@ -3589,77 +3589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Asymptotic of Transmission Eigenvalues for a Domain with a Thin Coating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanen Boujlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moez Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 78 (5), pp.2348-2369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3678,1183 +3678,1183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synoptic approach to the seismic sensing of heterogeneous fractures: from geometric reconstruction to interfacial characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sampling methods for reconstructing the geometry of a local perturbation in unknown periodic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.06.002⟩</w:t>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (11), pp.2831-2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01422085v1</w:t>
+                <w:t xml:space="preserve">hal-01645674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Generalized Linear Sampling Method for limited aperture measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (2), pp.845-870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/16M110112X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01422027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling methods for reconstructing the geometry of a local perturbation in unknown periodic layers</w:t>
+                <w:t xml:space="preserve">Understanding the Time-Dependent Effective Diffusion Coefficient Measured by Diffusion MRI: the Intra-Cellular Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645674v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Time-Dependent Effective Diffusion Coefficient Measured by Diffusion MRI: the Intra-Cellular Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New sets of eigenvalues in inverse scattering for inhomogeneous media and their determination from scattering data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simona Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (12), pp.1-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa982f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01421928v1</w:t>
+                <w:t xml:space="preserve">hal-01645862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sets of eigenvalues in inverse scattering for inhomogeneous media and their determination from scattering data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">A synoptic approach to the seismic sensing of heterogeneous fractures: from geometric reconstruction to interfacial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan B Guzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (12), pp.1-30. </w:t>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 324, pp.395-412. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa982f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645862v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01422085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive testing of the delaminated interface between two materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">Reconstruction of discontinuous parameters in a second order impedance boundary operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene de Teresa</w:t>
+                <w:t xml:space="preserve">Bilel Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1064167⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/10/105004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373251v1</w:t>
+                <w:t xml:space="preserve">hal-01349696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized linear sampling method for elastic-wave sensing of heterogeneous fractures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bojan B Guzina</w:t>
+                <w:t xml:space="preserve">Nondestructive testing of the delaminated interface between two materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Teresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (6), pp. 2306-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1064167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421916v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A volume integral method for solving scattering problems from locally perturbed infinite periodic layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized linear sampling method for elastic-wave sensing of heterogeneous fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan B Guzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2016.1221942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374892v1</w:t>
+                <w:t xml:space="preserve">hal-01421916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of discontinuous parameters in a second order impedance boundary operator</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Chaabane</w:t>
+                <w:t xml:space="preserve">A volume integral method for solving scattering problems from locally perturbed infinite periodic layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilel Charfi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+                <w:t xml:space="preserve">Thi Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 32 (10), </w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/10/105004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2016.1221942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01349696v1</w:t>
+                <w:t xml:space="preserve">hal-01374892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust inversion method according to a new notion of regularization for Poisson data with an application to nanoparticle volume determination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust inversion method for quantitative 3D shape reconstruction from coaxial eddy-current measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Benvenuto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lantz Blandine</w:t>
+                <w:t xml:space="preserve">Mohamed-Kamel Riahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 76 (1), pp.276-292. </w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/15M1024354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10915-016-0241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217540v1</w:t>
+                <w:t xml:space="preserve">hal-01110299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust inversion method for quantitative 3D shape reconstruction from coaxial eddy-current measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A robust inversion method according to a new notion of regularization for Poisson data with an application to nanoparticle volume determination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed-Kamel Riahi</w:t>
+                <w:t xml:space="preserve">Lantz Blandine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, pp.31. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (1), pp.276-292. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10915-016-0241-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/15M1024354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110299v1</w:t>
+                <w:t xml:space="preserve">hal-01217540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the Kärger model to account for finite diffusion-encoding pulses in diffusion MRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4914,51 +4914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Caubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dang Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5018,64 +5018,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new macroscopic model for the diffusion MRI accounting for time-dependent diffusivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76 (3), pp.930-949. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5103,944 +5103,944 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformal mapping algorithm for the Bernoulli free boundary value problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary Integral Equations for the Transmission Eigenvalue Problem for Maxwell’s Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixu Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01214261v1</w:t>
+                <w:t xml:space="preserve">hal-01214257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of the transmission eigenvalue problem for periodic media and application to the inverse problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axisymmetric eddy current inspection of highly conducting thin layers via asymptotic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isaac Harris</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110294v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial boundary conditions for axisymmetric eddy current probe problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying defects in an unknown background using differential measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.camwa.2014.10.008⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2015.9.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072091v2</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Convergent Data Completion Algorithm Using Surface Integral Equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial boundary conditions for axisymmetric eddy current probe problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (12, Part A,), pp.1844-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2014.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110005v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01072091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-backscattering problem for inverse acoustic scattering in the Born regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of magnetic deposits in 2-D axisymmetric eddy current models via shape optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacob Rezac</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214267v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of magnetic deposits in 2-D axisymmetric eddy current models via shape optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zixian Jiang</w:t>
+                <w:t xml:space="preserve">A Convergent Data Completion Algorithm Using Surface Integral Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220230v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Integral Equations for the Transmission Eigenvalue Problem for Maxwell’s Equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quasi-backscattering problem for inverse acoustic scattering in the Born regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shixu Meng</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Rezac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.075008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/31/7/075008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214257v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric eddy current inspection of highly conducting thin layers via asymptotic models</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Homogenization of the transmission eigenvalue problem for periodic media and application to the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zixian Jiang</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.1025 - 1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2015.9.1025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214308v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying defects in an unknown background using differential measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+                <w:t xml:space="preserve">A conformal mapping algorithm for the Bernoulli free boundary value problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girard Alexandre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 9 (3), </w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2015.9.625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mma.3708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110270v1</w:t>
+                <w:t xml:space="preserve">hal-01214261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Factorization Method for a Cavity in an Inhomogeneous Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shixu Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 30 (045008), </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,51 +6074,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of the transmission eigenvalue problem for a Dirichlet obstacle coated by a thin layer of non-absorbing media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized formulation of the Linear Sampling Method with exact characterization of targets in terms of farfield measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6269,51 +6269,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of a macroscopic finite pulse model of the diffusion MRI signal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hang Tuan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6429,51 +6429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coatléven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 74, 2, pp.516-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6583,996 +6583,996 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformal mapping method in inverse obstacle scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linearized Cauchy Data Inversion Method for Two-Dimensional Buried Target Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Variables and Elliptic Equations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (6)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768726v1</w:t>
+                <w:t xml:space="preserve">hal-00796488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved time domain linear sampling method for Robin and Neumann obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Factorization method applied to cracks with impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768725v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearized Cauchy Data Inversion Method for Two-Dimensional Buried Target Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
+                <w:t xml:space="preserve">Transmission eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue, 29 (10), pp.100201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/10/100201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796488v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asymptotics of a Robin eigenvalue problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+                <w:t xml:space="preserve">Surface integral formulation of the interior transmission problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cossonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 351, pp.517-521. </w:t>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.341-376. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.07.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1216/JIE-2013-25-3-341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00907355v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Factorization method applied to cracks with impedance boundary conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosra Boukari</w:t>
+                <w:t xml:space="preserve">On the asymptotics of a Robin eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351, pp.517-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768729v1</w:t>
+                <w:t xml:space="preserve">hal-00907355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface integral formulation of the interior transmission problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Cossonnière</w:t>
+                <w:t xml:space="preserve">Analysis of the factorization method for a general class of boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1216/JIE-2013-25-3-341⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jip-2013-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00759128v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission eigenvalues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">On the Well-Posedness , Stability And Accuracy Of An Asymptotic Model For Thin Periodic Interfaces In Electromagnetic Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/10/100201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00911761v1</w:t>
+                <w:t xml:space="preserve">hal-00682357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the factorization method for a general class of boundary conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of the factorization method for EIT with a piecewise constant uncertain background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Migliorati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.065009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/6/065009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/jip-2013-0013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00783288v1</w:t>
+                <w:t xml:space="preserve">hal-00768734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Well-Posedness , Stability And Accuracy Of An Asymptotic Model For Thin Periodic Interfaces In Electromagnetic Scattering Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved time domain linear sampling method for Robin and Neumann obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2013.772583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682357v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the factorization method for EIT with a piecewise constant uncertain background</w:t>
+                <w:t xml:space="preserve">A conformal mapping method in inverse obstacle scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Migliorati</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Complex Variables and Elliptic Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/6/065009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00768734v1</w:t>
+                <w:t xml:space="preserve">hal-00768726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission eigenvalues for inhomogeneous media containing obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cossonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7613,496 +7613,496 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00742128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing estimates of material properties from transmission eigenvalues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Giorgi</w:t>
+                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.28-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/5/055009⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743910v1</w:t>
+                <w:t xml:space="preserve">hal-00741614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of small inclusions from multistatic data using the reciprocity gap concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mdimagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.045011, 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/4/045011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110850347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00741618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of small inclusions from multistatic data using the reciprocity gap concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Mdimagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.045011, 19. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.A1824-A1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/4/045011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110850347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743911v1</w:t>
+                <w:t xml:space="preserve">hal-00741618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+                <w:t xml:space="preserve">Computing estimates of material properties from transmission eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 98 (1), pp.28-71. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.055009, 23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/5/055009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741614v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the linear sampling method to identify cracks with impedance boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8149,51 +8149,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Interior Transmission Eigenvalue Problem for Absorbing Media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8259,264 +8259,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Wave Scattering from Rough Penetrable Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of T-coercivity to study the interior transmission eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100783613⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (11-12), pp.647-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743734v1</w:t>
+                <w:t xml:space="preserve">hal-00742124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of T-coercivity to study the interior transmission eigenvalue problem</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic Wave Scattering from Rough Penetrable Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.2418-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100783613⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.05.008⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00742124v1</w:t>
+                <w:t xml:space="preserve">hal-00743734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of the electromagnetic field in layered media using the concept of approximate transmission conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8692,51 +8692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stable reconstruction of generalized impedance boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8796,51 +8796,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Electromagnetic Interior Transmission Problem for Regions with Cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cossonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8881,1003 +8881,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00743733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The existence of an infinite discrete set of transmission eigenvalues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic models for scattering from unbounded media with high conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090769338⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (6), pp.1295-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739145v1</w:t>
+                <w:t xml:space="preserve">hal-00739328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preprocessing the Reciprocity Gap Sampling Method in Buried-Object Imaging Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
+                <w:t xml:space="preserve">A sampling method for inverse scattering in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 7 (4), pp.756 -760. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (8), pp.085001, 17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2047003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/8/085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739331v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interior transmission problem for regions with cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">On the determination of Dirichlet or transmission eigenvalues from far field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (7-8), pp.379-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/090754637⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739143v1</w:t>
+                <w:t xml:space="preserve">hal-00739142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+                <w:t xml:space="preserve">The interior transmission problem for regions with cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.19⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090754637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739327v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for scattering from unbounded media with high conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-order accurate thin layer approximations for time-domain electromagnetics, Part II: transmission layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Chun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (8), pp.2587--2608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739328v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sampling method for inverse scattering in the time domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Chen</w:t>
+                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/8/085001⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (1), pp.19-38. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00739329v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of Dirichlet or transmission eigenvalues from far field data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformal mapping and impedance tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.074002, 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/7/074002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00739142v1</w:t>
+                <w:t xml:space="preserve">hal-00739325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order accurate thin layer approximations for time-domain electromagnetics, Part II: transmission layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sun Chun</w:t>
+                <w:t xml:space="preserve">Preprocessing the Reciprocity Gap Sampling Method in Buried-Object Imaging Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 234 (8), pp.2587--2608. </w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.756 -760. </w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.03.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2047003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739326v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mapping and impedance tomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The existence of an infinite discrete set of transmission eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drossos Gintides</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/7/074002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090769338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739325v1</w:t>
+                <w:t xml:space="preserve">hal-00739145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solution of a wave equation with fractional order dissipative terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9936,51 +9936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of transmission eigenvalues in an inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10027,51 +10027,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The computation of lower bounds for the norm of the index of refraction in an anisotropic media from far field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10131,51 +10131,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Special Issue on Inverse Scattering Problems dedicated to D. Colton and R. Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10248,51 +10248,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized impedance boundary conditions for scattering problems from strongly absorbing obstacles: the case of Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10339,51 +10339,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of partially coated anisotropic buried objects using electromagnetic Cauchy data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10443,51 +10443,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial: Waves 2005 conference</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 204 (2), pp.197--198. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10636,51 +10636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A variational approach for the solution of the electromagnetic interior transmission problem for anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10721,890 +10721,890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mapping and an inverse impedance boundary value problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of two linear sampling methods applied to electromagnetic imaging of buried objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156939406779768319⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.845--867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/3/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744029v1</w:t>
+                <w:t xml:space="preserve">hal-00744035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of two linear sampling methods applied to electromagnetic imaging of buried objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M'Barek Fares</w:t>
+                <w:t xml:space="preserve">High Order Generalized Impedance Boundary Conditions in Electromagnetic Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.533-542</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/3/007⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00744035v1</w:t>
+                <w:t xml:space="preserve">hal-00385583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Generalized Impedance Boundary Conditions in Electromagnetic Scattering Problems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformal mapping and an inverse impedance boundary value problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (8), pp.785--804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156939406779768319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00385583v1</w:t>
+                <w:t xml:space="preserve">hal-00744029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Impedance Impedance Boundary Conditions For Scattering by Strongly Absorbing Obstacles: The Scalar Case</w:t>
+                <w:t xml:space="preserve">The convex back-scattering support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sylvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820250500073X⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 66 (2), pp.591--615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040616231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743895v1</w:t>
+                <w:t xml:space="preserve">hal-00744134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convex back-scattering support</w:t>
+                <w:t xml:space="preserve">Conformal mappings and inverse boundary value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Sylvester</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 66 (2), pp.591--615. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (3), pp.935--953. </w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/040616231⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/3/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744134v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mappings and inverse boundary value problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of the reciprocity-gap functional in inverse scattering from planar cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (10), pp.1553-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202505000819⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/3/009⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00744137v1</w:t>
+                <w:t xml:space="preserve">hal-00743896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the reciprocity-gap functional in inverse scattering from planar cracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+                <w:t xml:space="preserve">An application of the reciprocity gap functional to inverse scattering theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 15 (10), pp.1553-1574. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.383--398. </w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218202505000819⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/1/023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743896v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of the reciprocity gap functional to inverse scattering theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Impedance Impedance Boundary Conditions For Scattering by Strongly Absorbing Obstacles: The Scalar Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (08), pp.1273-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820250500073X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/1/023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00744140v1</w:t>
+                <w:t xml:space="preserve">hal-00743895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Fréchet derivative for obstacle scattering with an impedance boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 65 (1), pp.194--208 (electronic). </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11722,234 +11722,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized model for a laminar ferromagnetic medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Numerical and analytical studies of the linear sampling method in electromagnetic inverse scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 133 (3), pp.567--598. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (6), pp.1279--1298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0308210500002547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/19/6/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744168v1</w:t>
+                <w:t xml:space="preserve">hal-00744159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and analytical studies of the linear sampling method in electromagnetic inverse scattering problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenized model for a laminar ferromagnetic medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (3), pp.567--598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0308210500002547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/19/6/004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744159v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The linear sampling method in inverse electromagnetic scattering theory</w:t>
               </w:r>
@@ -12033,429 +12033,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse medium problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The linear sampling method for anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (3), pp.891--906. </w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 146 (2), pp.285--299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/18/3/323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0427(02)00361-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744180v1</w:t>
+                <w:t xml:space="preserve">hal-00744175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse scattering problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability of thin layer approximation of electromagnetic waves scattering by linear and nonlinear coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Monk</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/S1064827501390467⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (2), pp.201--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0427(01)00508-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744171v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for anisotropic media</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse scattering problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0427(02)00361-8⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (3), pp.719--731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S1064827501390467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744175v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of thin layer approximation of electromagnetic waves scattering by linear and nonlinear coatings</w:t>
+                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse medium problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (3), pp.891--906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/18/3/323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-0427(01)00508-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du problème couplé Maxwell--Landau-Lifschitz. Existence et unicité de solutions fortes en dimension deux</w:t>
               </w:r>
@@ -12544,51 +12544,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective boundary conditions for thin ferromagnetic coatings. Asymptotic analysis of the 1D model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Asymptotic Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 27 (2), pp.127--160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12626,51 +12626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective boundary conditions for thin ferromagnetic layers: the one-dimensional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61 (4), pp.1386--1417 (electronic). </w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12775,51 +12775,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12851,70 +12851,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie d’interface barrage-fondation par inversion de forme d'onde complète</w:t>
+                <w:t xml:space="preserve">High-Resolution Seismic Imaging for Dam-Rock Interface using Full-Waveform Inversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aziz Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12926,125 +12926,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AGAP Qualité Géophysique Appliquée, Mar 2024, Poitiers, France. pp.04002, </w:t>
+              <w:t xml:space="preserve">WAVES 2024 - 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528638v1</w:t>
+                <w:t xml:space="preserve">hal-04661907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Seismic Imaging for Dam-Rock Interface using Full-Waveform Inversion</w:t>
+                <w:t xml:space="preserve">Imagerie d’interface barrage-fondation par inversion de forme d'onde complète</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aziz Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13056,138 +13056,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2024 - 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Berlin, Germany. </w:t>
+              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGAP Qualité Géophysique Appliquée, Mar 2024, Poitiers, France. pp.04002, </w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04661907v1</w:t>
+                <w:t xml:space="preserve">hal-04528638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse problem for the Helmholtz equation and singular sources in the divergence form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Villalobos Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13212,51 +13212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of anomalous components in unknown background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13307,51 +13307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative non-destructive testing of concrete-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13402,90 +13402,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current tomography of deposits in steam generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 EUSIPCO Proc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.2054--2058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13510,51 +13510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interior transmission problem for anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13687,64 +13687,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validation of the linear sampling method in electromagnetic inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13795,51 +13795,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic waves in laminar ferromagnetic medium: the homogenized problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation (Santiago de Compostela, 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Santiago de Compostela, Spain. pp.578--582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13877,51 +13877,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach of the scattering of electromagnetic waves by thin ferromagnetic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation (Golden, CO, 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Golden, CO, United States. pp.292--296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13978,51 +13978,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Scattering Theory and Transmission Eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14079,51 +14079,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the international conference on computational mathematics and inverse problems honoring Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiguang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14176,51 +14176,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Scattering Theory and Transmission Eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14296,64 +14296,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Sound Hard Cracks in Isotropic Inhomogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14482,51 +14482,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Eigenvalues in Inverse Scattering Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14568,51 +14568,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new linear sampling method for the electromagnetic imagining of buried objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14721,51 +14721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14783,77 +14783,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Factorization Method for a Far Field Inverse Scattering Problem in the Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14884,64 +14884,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust inversion method for quantitative 3D shape reconstruction from coaxial eddy-current measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Kamel Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixian Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14959,51 +14959,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical study of the apparent diffusion coefficient in diffusion MRI at long diffusion times and low b-values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15201,64 +15201,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Reconstruction of Deposits Inside a Steam Generator Using Eddy Current Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15287,241 +15287,241 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of some asymptotic models for eddy current inspection of highly conducting thin deposits</w:t>
+                <w:t xml:space="preserve">3D direct and inverse solvers for eddy current testing of deposits in steam generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8556, INRIA. 2014</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kamel Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Saclay - Equipe DeFI. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01016568v2</w:t>
+                <w:t xml:space="preserve">hal-01044648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D direct and inverse solvers for eddy current testing of deposits in steam generator</w:t>
+                <w:t xml:space="preserve">Validity of some asymptotic models for eddy current inspection of highly conducting thin deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8556, INRIA. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Kamel Riahi</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-01044648v1</w:t>
+                <w:t xml:space="preserve">hal-01016568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved time domain linear sampling method for Robin and Neumann obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7835, INRIA. 2012, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15556,51 +15556,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of the Factorization Method for Electrical Impedance Tomography in inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Migliorati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7801, INRIA. 2011, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -15622,51 +15622,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On simultaneous identification of a scatterer and its generalized impedance boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15714,51 +15714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing estimates on material properties from transmission eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15806,51 +15806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the linear sampling method to retrieve cracks with impedance boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15879,412 +15879,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions: some numerical issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7449, INRIA. 2010, pp.30</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7197, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00534042v2</w:t>
+                <w:t xml:space="preserve">inria-00456200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions: some numerical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7197, INRIA. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7449, INRIA. 2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00456200v1</w:t>
+                <w:t xml:space="preserve">inria-00534042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for scattering problems from unbounded media with high conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Impedance Boundary Conditions for Thin Dielectric Coatings with Variable Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birol Aslanyurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6841, INRIA. 2009, pp.29</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulya Sahinturk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7145, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00360552v1</w:t>
+                <w:t xml:space="preserve">inria-00440159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Impedance Boundary Conditions for Thin Dielectric Coatings with Variable Thickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic models for scattering problems from unbounded media with high conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6841, INRIA. 2009, pp.29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hulya Sahinturk</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">inria-00440159v1</w:t>
+                <w:t xml:space="preserve">inria-00360552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16398,51 +16398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of transmission eigenvalues in an inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16490,51 +16490,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of approximate models for electromagnetic scattering from imperfectly conducting scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16595,51 +16595,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5839, INRIA. 2006, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16661,64 +16661,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the Reciprocity-Gap functional in inverse scattering from planar cracks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Ben Abda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Delbary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16766,51 +16766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic Models for Scattering from Strongly Absorbing Obstacles: the Scalar Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16845,51 +16845,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Validation of the Linear Sampling Method in Electromagnetic Inverse Scattering Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16950,51 +16950,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions équivalentes pour des couches minces ferromagnétiques. Etude du problème monodimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3431, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -17288,51 +17288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jenhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367726v2" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Villalobos Guill&#233;n" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1626578" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849732v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingni Xiao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Zilberberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phong Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876855v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Boujlida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2187788" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151014v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Vu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1585866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876858v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bellassoued" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Labidi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481956" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876852v3" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Boukari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc19a" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876861v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pourahmadian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876860v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Song" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmeh Pourahmadian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1522437" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940961v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabane" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jerbi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ace64a" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876859v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mansouri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2023004" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti2350" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1305707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konschin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab730c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092782v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/abaf3b" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093404v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0612" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416529v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bun&#259;u" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719009373" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945650v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945600v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646003v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422085v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.06.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645674v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421928v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373251v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Teresa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Monk" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1064167" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421916v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374892v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Nguyen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1221942" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349696v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Charfi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/10/105004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217540v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Benvenuto" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantz Blandine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024354" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jiang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Kamel Riahi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0241-6" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110298v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214261v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kress" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3708" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110294v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.1025" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072091v2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.10.008" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110005v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214267v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rezac" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/7/075008" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220230v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214308v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/4/045008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768732v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768726v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768725v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2013.772583" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796488v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Ozdemir" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907355v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.07.022" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768729v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759128v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cossonni&#232;re" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2013-25-3-341" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911761v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/100201" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783288v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chamaillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0013" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768734v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Migliorati" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/6/065009" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.373" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743910v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giorgi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/5/055009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FBXJ2RBV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743911v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mdimagh" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J9503DGG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ben Hassen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.686997" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HPJ25073-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743734v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100783613" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2158967" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birol Aslanyurek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Shahinturk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2011.06.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJQVKN1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100813890" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739145v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drossos Gintides" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769338" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739331v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2047003" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739143v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754637" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739328v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739329v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/8/085001" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6F6LVCH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTZC08N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739326v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Chun" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.022" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739325v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/7/074002" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WJPFPBFW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743823v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.051" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0W5Z5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810802713966" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2009-21-2-203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2009.3.2i" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jiea/1190905491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744005v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.05.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96X0734K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.787" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCTMQ8T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744011v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2007.1.443" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744029v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939406779768319" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744035v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/3/007" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VZX74JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744134v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sylvester" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040616231" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/009" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3TRDMF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743896v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000819" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744140v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/1/023" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T5ZRL95C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744143v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903435413" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.465" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCCMHJ35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744159v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/004" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744163v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744180v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/3/323" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LRTD89MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744171v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827501390467" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744175v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(02)00361-8" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744191v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01854-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPGQWZK7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741616v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744153v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744152v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645753v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang Sun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bacuta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.09.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374893v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217146v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19306-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741615v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744023v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773197_0003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558536v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chenu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945665v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117252v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763885v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Quoc Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727759v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016568v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044648v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Riahi" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651301v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641260v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543901v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360552v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440159v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Sahinturk" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288254v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347840v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070710v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071920v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Fares" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002381v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000ENPC0020" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jenhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367726v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Villalobos Guill&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1626578" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingni Xiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876855v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Boujlida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2187788" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Zilberberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151014v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Vu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1585866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876861v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pourahmadian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876860v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmeh Pourahmadian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1522437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940961v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jerbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ace64a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876859v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mansouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2023004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876852v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Boukari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc19a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876858v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bellassoued" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Labidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti2350" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1305707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konschin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab730c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/abaf3b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416529v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bun&#259;u" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719009373" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945650v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646003v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Charfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/10/105004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Teresa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Monk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1064167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1221942" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Kamel Riahi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0241-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Benvenuto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantz Blandine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024354" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110298v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072091v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rezac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/7/075008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.1025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kress" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/4/045008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768732v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Ozdemir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/100201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cossonni&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2013-25-3-341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.07.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chamaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768734v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Migliorati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/6/065009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768725v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2013.772583" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768726v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.373" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mdimagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J9503DGG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giorgi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/5/055009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FBXJ2RBV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ben Hassen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.686997" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HPJ25073-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100783613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2158967" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birol Aslanyurek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Shahinturk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2011.06.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJQVKN1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100813890" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739328v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/8/085001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6F6LVCH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTZC08N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754637" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Chun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/7/074002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WJPFPBFW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2047003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drossos Gintides" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769338" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743823v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.051" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0W5Z5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810802713966" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2009-21-2-203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2009.3.2i" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jiea/1190905491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744005v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.05.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96X0734K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.787" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCTMQ8T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744011v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2007.1.443" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/3/007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VZX74JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939406779768319" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sylvester" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040616231" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744137v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3TRDMF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743896v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000819" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744140v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/1/023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T5ZRL95C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744143v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903435413" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.465" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCCMHJ35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744163v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744175v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(02)00361-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744171v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827501390467" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744180v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/3/323" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LRTD89MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744191v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01854-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPGQWZK7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741616v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744153v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744152v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645753v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang Sun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bacuta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.09.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374893v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217146v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19306-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741615v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744023v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773197_0003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558536v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chenu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945665v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117252v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763885v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Quoc Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727759v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044648v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Riahi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016568v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651301v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641260v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543901v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Sahinturk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288254v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347840v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070710v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071920v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Fares" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002381v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000ENPC0020" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>