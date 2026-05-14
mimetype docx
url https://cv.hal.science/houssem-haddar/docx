--- v1 (2026-04-23)
+++ v2 (2026-05-14)
@@ -93,51 +93,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (125)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (128)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -218,854 +218,854 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05108438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Averaged Steklov Eigenvalues, Inside Outside Duality and Application to Inverse Scattering</w:t>
+                <w:t xml:space="preserve">Examples of non-scattering inhomogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Pourre</w:t>
+                <w:t xml:space="preserve">Hongjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingni Xiao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04911173v1</w:t>
+                <w:t xml:space="preserve">hal-04849732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silent sources on a surface for the Helmholtz equation and decomposition of L² vector fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Villalobos Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 57 (1), pp.682 -- 713. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/23M1626578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367726v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Examples of non-scattering inhomogeneities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+                <w:t xml:space="preserve">Averaged Steklov Eigenvalues, Inside Outside Duality and Application to Inverse Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingni Xiao</w:t>
+                <w:t xml:space="preserve">Fabien Pourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (5)</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04849732v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04911173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of averaging indicators for highly heterogeneous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+                <w:t xml:space="preserve">Computing singular and near-singular integrals over curved boundary elements: The strongly singular case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2f64⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 46 (6), pp.A3756-A3778. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/23M1605594⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04223245v1</w:t>
+                <w:t xml:space="preserve">hal-04224658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Expansion of Transmission Eigenvalues for Anisotropic Thin Layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hanen Boujlida</w:t>
+                <w:t xml:space="preserve">An algorithm for computing scattering poles based on dual characterization to interior eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moez Khenissi</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dana Zilberberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036811.2023.2187788⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 480 (2292), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2024.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876855v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04875965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fast Imaging of Local Perturbations in a Unknown Bi-Periodic Layered Medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 501, pp.112773. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2024.112773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04223269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing singular and near-singular integrals over curved boundary elements: The strongly singular case</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Collino</w:t>
+                <w:t xml:space="preserve">Reconstruction of averaging indicators for highly heterogeneous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pourre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/23M1605594⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.045028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ad2f64⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224658v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04223245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An algorithm for computing scattering poles based on dual characterization to interior eigenvalues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">Asymptotic Expansion of Transmission Eigenvalues for Anisotropic Thin Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Boujlida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dana Zilberberg</w:t>
+                <w:t xml:space="preserve">Moez Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 480 (2292), </w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 103, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2024.0015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2023.2187788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04875965v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876855v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the convergence analysis of one-shot inversion methods</w:t>
               </w:r>
@@ -1181,51 +1181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (4), pp.2142-2173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1253,1123 +1253,1123 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrasonic imaging in highly heterogeneous backgrounds</w:t>
+                <w:t xml:space="preserve">Analysis of sampling methods for imaging a periodic layer and its defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+                <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Jenhani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 479 (2271), </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (5), pp.055001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0721⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc19a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876861v2</w:t>
+                <w:t xml:space="preserve">hal-03876852v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-vs. frequency-domain inverse elastic scattering: Theory and experiment</w:t>
+                <w:t xml:space="preserve">Stability estimate for an inverse problem for the time harmonic magnetic schrödinger operator from the near and far field pattern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoli Liu</w:t>
+                <w:t xml:space="preserve">Mourad Bellassoued</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Song</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+                <w:t xml:space="preserve">Amal Labidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1522437⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 55 (4), pp.2475-2504. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1481956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876860v2</w:t>
+                <w:t xml:space="preserve">hal-03876858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A combination of Kohn-Vogelius and DDM methods for a geometrical inverse problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Slim Chaabane</w:t>
+                <w:t xml:space="preserve">Ultrasonic imaging in highly heterogeneous backgrounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rahma Jerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ace64a⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of London. Series A, Mathematical and physical sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 479 (2271), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2022.0721⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03940961v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inside-Outside Duality for Modified Transmission Eigenvalues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A combination of Kohn-Vogelius and DDM methods for a geometrical inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Chaabane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marwa Mansouri</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Jerbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2023004⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39 (9), pp.095001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ace64a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876859v2</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03940961v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inversion of Eddy-Current Signals Using a Level-Set Method and Block Krylov Solvers</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Inside-Outside Duality for Modified Transmission Eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Jolivet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Khenissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Mansouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/20M1382064⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17 (4), pp.798-816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2023004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03043491v2</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for random sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Time-vs. frequency-domain inverse elastic scattering: Theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatmeh Pourahmadian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/22M1531336⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 83 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/22M1522437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03832969v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03876860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of sampling methods for imaging a periodic layer and its defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yosra Boukari</w:t>
+                <w:t xml:space="preserve">The linear sampling method for random sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nouha Jenhani</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 39 (5), pp.055001. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (3), pp.1572-1593. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/acc19a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/22M1531336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03876852v3</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03832969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability estimate for an inverse problem for the time harmonic magnetic schrödinger operator from the near and far field pattern</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inversion of Eddy-Current Signals Using a Level-Set Method and Block Krylov Solvers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Bellassoued</w:t>
+                <w:t xml:space="preserve">Hugo Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal Labidi</w:t>
+                <w:t xml:space="preserve">Pierre Jolivet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 55 (4), pp.2475-2504. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 45 (3), pp.B366-B389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/22M1481956⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/20M1382064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03876858v2</w:t>
+                <w:t xml:space="preserve">hal-03043491v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An accelerated level-set method for inverse scattering problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+                <w:t xml:space="preserve">Computing weakly singular and near-singular integrals over curved boundary elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Montanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aussal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/21M1457783⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 44 (6), pp.A3728-A3753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/21M1462027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03465136v2</w:t>
+                <w:t xml:space="preserve">hal-03518653v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing weakly singular and near-singular integrals over curved boundary elements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Aussal</w:t>
+                <w:t xml:space="preserve">An accelerated level-set method for inverse scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 44 (6), pp.A3728-A3753. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (3), pp.1576-1600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/21M1462027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/21M1457783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518653v4</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465136v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative indicator functions for imaging crack networks using acoustic waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2423,10296 +2423,10607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873118v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission Eigenvalues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">Near-field linear sampling method for axisymmetric eddy current tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Colton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Houssem Haddar</w:t>
+                <w:t xml:space="preserve">Mohamed Kamel Riahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 68 (09), pp.1499-1510. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 (10), pp.105002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1090/noti2350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ac1c50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503132v1</w:t>
+                <w:t xml:space="preserve">hal-03517989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential tomography of micromechanical evolution in elastic materials of unknown micro/macrostructure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+                <w:t xml:space="preserve">Transmission Eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/19M1305707⟩</w:t>
+              <w:t xml:space="preserve">Notices of the American Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (09), pp.1499-1510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1090/noti2350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416504v1</w:t>
+                <w:t xml:space="preserve">hal-03503132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factorization Method for Imaging a Local Perturbation in Inhomogeneous Periodic Layers from Far Field Measurements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential tomography of micromechanical evolution in elastic materials of unknown micro/macrostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Konschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (1), pp.133-152. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (3), pp.1302-1330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2019067⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/19M1305707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416496v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Completion Method For the Helmholtz Equation Via Surface Potentials for Partial Cauchy Data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factorization Method for Imaging a Local Perturbation in Inhomogeneous Periodic Layers from Far Field Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Konschin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab730c⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (1), pp.133-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2019067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02416548v1</w:t>
+                <w:t xml:space="preserve">hal-02416496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A duality between scattering poles and transmission eigenvalues in scattering theory</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A time domain factorization method for obstacles with impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoli Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (10), pp.105011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/abaf3b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0612⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03093404v1</w:t>
+                <w:t xml:space="preserve">hal-03092782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time domain factorization method for obstacles with impedance boundary conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Completion Method For the Helmholtz Equation Via Surface Potentials for Partial Cauchy Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Aussal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xiaoli Liu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 36 (10), pp.105011. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 36 (5), pp.055012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/ab730c⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/abaf3b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03092782v1</w:t>
+                <w:t xml:space="preserve">hal-02416548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust expectation-maximization method for the interpretation of small-angle scattering data from dense nanoparticle samples</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oana Bunău</w:t>
+                <w:t xml:space="preserve">A duality between scattering poles and transmission eigenvalues in scattering theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600576719009373⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 476 (2244), pp.20200612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspa.2020.0612⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416529v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03093404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inside-outside duality with artificial backgrounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 35 (10), pp.104008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New interior transmission problem applied to a single Floquet–Bloch mode imaging of local perturbations in periodic media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">A robust expectation-maximization method for the interpretation of small-angle scattering data from dense nanoparticle samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bakry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oana Bunău</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Crystallography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 52 (5), pp.926-936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600576719009373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945600v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spectral analysis of the interior transmission eigenvalue problem for Maxwell's equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transmission eigenvalues with artificial background for explicit material index identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Shixu Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 356 (6), pp.626-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2018.04.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945650v2</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission eigenvalues with artificial background for explicit material index identification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+                <w:t xml:space="preserve">New interior transmission problem applied to a single Floquet–Bloch mode imaging of local perturbations in periodic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.015009</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631062v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The derivation of homogenized diffusion kurtosis models for diffusion MRI</w:t>
+                <w:t xml:space="preserve">The spectral analysis of the interior transmission eigenvalue problem for Maxwell's equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maher Moakher</w:t>
+                <w:t xml:space="preserve">Shixu Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 298, pp.48-57</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.1-32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945614v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945650v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Asymptotic of Transmission Eigenvalues for a Domain with a Thin Coating</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The derivation of homogenized diffusion kurtosis models for diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Moez Khenissi</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Kchaou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maher Moakher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 78 (5), pp.2348-2369</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 298, pp.48-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646003v2</w:t>
+                <w:t xml:space="preserve">hal-01945614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sampling methods for reconstructing the geometry of a local perturbation in unknown periodic layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Asymptotic of Transmission Eigenvalues for a Domain with a Thin Coating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanen Boujlida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moez Khenissi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 78 (5), pp.2348-2369</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645674v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646003v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Generalized Linear Sampling Method for limited aperture measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+                <w:t xml:space="preserve">A synoptic approach to the seismic sensing of heterogeneous fractures: from geometric reconstruction to interfacial characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan B Guzina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 324, pp.395-412. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cma.2017.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/16M110112X⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01422027v1</w:t>
+                <w:t xml:space="preserve">hal-01422085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Time-Dependent Effective Diffusion Coefficient Measured by Diffusion MRI: the Intra-Cellular Case</w:t>
+                <w:t xml:space="preserve">Sampling methods for reconstructing the geometry of a local perturbation in unknown periodic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simona Schiavi</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thi-Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 74 (11), pp.2831-2855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.07.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421928v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New sets of eigenvalues in inverse scattering for inhomogeneous media and their determination from scattering data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">The Generalized Linear Sampling Method for limited aperture measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Imaging Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (2), pp.845-870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M110112X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa982f⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01645862v1</w:t>
+                <w:t xml:space="preserve">hal-01422027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A synoptic approach to the seismic sensing of heterogeneous fractures: from geometric reconstruction to interfacial characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Time-Dependent Effective Diffusion Coefficient Measured by Diffusion MRI: the Intra-Cellular Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01422085v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01421928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of discontinuous parameters in a second order impedance boundary operator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bilel Charfi</w:t>
+                <w:t xml:space="preserve">New sets of eigenvalues in inverse scattering for inhomogeneous media and their determination from scattering data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 32 (10), </w:t>
+              <w:t xml:space="preserve">, 2017, 33 (12), pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/10/105004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6420/aa982f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01349696v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nondestructive testing of the delaminated interface between two materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">Reconstruction of discontinuous parameters in a second order impedance boundary operator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slim Chaabane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene de Teresa</w:t>
+                <w:t xml:space="preserve">Bilel Charfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/16M1064167⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/32/10/105004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01373251v1</w:t>
+                <w:t xml:space="preserve">hal-01349696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized linear sampling method for elastic-wave sensing of heterogeneous fractures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bojan B Guzina</w:t>
+                <w:t xml:space="preserve">Nondestructive testing of the delaminated interface between two materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene de Teresa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (6), pp. 2306-2332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/16M1064167⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01421916v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A volume integral method for solving scattering problems from locally perturbed infinite periodic layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized linear sampling method for elastic-wave sensing of heterogeneous fractures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatemeh Pourahmadian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan B Guzina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thi Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00036811.2016.1221942⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01374892v1</w:t>
+                <w:t xml:space="preserve">hal-01421916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A robust inversion method for quantitative 3D shape reconstruction from coaxial eddy-current measurements</w:t>
+                <w:t xml:space="preserve">A volume integral method for solving scattering problems from locally perturbed infinite periodic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zixian Jiang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mohamed-Kamel Riahi</w:t>
+                <w:t xml:space="preserve">Thi Phong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10915-016-0241-6⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2016.1221942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110299v1</w:t>
+                <w:t xml:space="preserve">hal-01374892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust inversion method according to a new notion of regularization for Poisson data with an application to nanoparticle volume determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Benvenuto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lantz Blandine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 76 (1), pp.276-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/15M1024354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the Kärger model to account for finite diffusion-encoding pulses in diffusion MRI</w:t>
+                <w:t xml:space="preserve">A robust inversion method for quantitative 3D shape reconstruction from coaxial eddy-current measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simona Schiavi</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed-Kamel Riahi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/imamat/hxw032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10915-016-0241-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217560v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Transmission Condition Accounting For Diffusion Anisotropy In Thin Layers Applied To Diffusion MRI</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapting the Kärger model to account for finite diffusion-encoding pulses in diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dang Van Nguyen</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+              <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/m2an/2016060⟩</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/imamat/hxw032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110298v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new macroscopic model for the diffusion MRI accounting for time-dependent diffusivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Transmission Condition Accounting For Diffusion Anisotropy In Thin Layers Applied To Diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Caubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simona Schiavi</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Van Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/15M1019398⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2016060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217537v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110298v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary Integral Equations for the Transmission Eigenvalue Problem for Maxwell’s Equations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new macroscopic model for the diffusion MRI accounting for time-dependent diffusivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shixu Meng</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simona Schiavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 76 (3), pp.930-949. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/15M1019398⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214257v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axisymmetric eddy current inspection of highly conducting thin layers via asymptotic models</w:t>
+                <w:t xml:space="preserve">A conformal mapping algorithm for the Bernoulli free boundary value problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Zixian Jiang</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.3708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214308v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying defects in an unknown background using differential measurements</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Girard Alexandre</w:t>
+                <w:t xml:space="preserve">Homogenization of the transmission eigenvalue problem for periodic media and application to the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isaac Harris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 9 (3), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2015.9.625⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 9 (4), pp.1025 - 1049. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2015.9.1025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110270v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial boundary conditions for axisymmetric eddy current probe problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification of magnetic deposits in 2-D axisymmetric eddy current models via shape optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01072091v2</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01220230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of magnetic deposits in 2-D axisymmetric eddy current models via shape optimization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A quasi-backscattering problem for inverse acoustic scattering in the Born regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Rezac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (7), pp.075008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/31/7/075008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01220230v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Convergent Data Completion Algorithm Using Surface Integral Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quasi-backscattering problem for inverse acoustic scattering in the Born regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boundary Integral Equations for the Transmission Eigenvalue Problem for Maxwell’s Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacob Rezac</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixu Meng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214267v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of the transmission eigenvalue problem for periodic media and application to the inverse problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Axisymmetric eddy current inspection of highly conducting thin layers via asymptotic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isaac Harris</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110294v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01214308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformal mapping algorithm for the Bernoulli free boundary value problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identifying defects in an unknown background using differential measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girard Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.3708⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 9 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2015.9.625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01214261v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Factorization Method for a Cavity in an Inhomogeneous Medium</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artificial boundary conditions for axisymmetric eddy current probe problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computers &amp; Mathematics with Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68 (12, Part A,), pp.1844-1870. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.camwa.2014.10.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/30/4/045008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00936557v1</w:t>
+                <w:t xml:space="preserve">hal-01072091v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic analysis of the transmission eigenvalue problem for a Dirichlet obstacle coated by a thin layer of non-absorbing media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMA Journal of Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/imamat/hxu045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized formulation of the Linear Sampling Method with exact characterization of targets in terms of farfield measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+                <w:t xml:space="preserve">The Factorization Method for a Cavity in an Inhomogeneous Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shixu Meng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 30 (035011), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 30 (045008), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/30/4/045008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/30/3/035011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00911692v1</w:t>
+                <w:t xml:space="preserve">hal-00936557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of a macroscopic finite pulse model of the diffusion MRI signal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dang Van Nguyen</w:t>
+                <w:t xml:space="preserve">A generalized formulation of the Linear Sampling Method with exact characterization of targets in terms of farfield measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmr.2014.09.004⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (035011), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/30/3/035011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01111058v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A macroscopic model including membrane exchange for diffusion MRI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Numerical study of a macroscopic finite pulse model of the diffusion MRI signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hang Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dang Van Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Coatléven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/130914255⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetic Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmr.2014.09.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768732v4</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01111058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic inverse shape problem for coated obstacles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+                <w:t xml:space="preserve">A macroscopic model including membrane exchange for diffusion MRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Coatléven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 74, 2, pp.516-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/130914255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01110003v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768732v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linearized Cauchy Data Inversion Method for Two-Dimensional Buried Target Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
+                <w:t xml:space="preserve">Electromagnetic inverse shape problem for coated obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 61 (6)</w:t>
+              <w:t xml:space="preserve">Advances in Computational Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00796488v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Factorization method applied to cracks with impedance boundary conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A conformal mapping method in inverse obstacle scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 7 (4)</w:t>
+              <w:t xml:space="preserve">Complex Variables and Elliptic Equations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768729v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00768726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission eigenvalues</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved time domain linear sampling method for Robin and Neumann obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036811.2013.772583⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/10/100201⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00911761v1</w:t>
+                <w:t xml:space="preserve">hal-00768725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface integral formulation of the interior transmission problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Cossonnière</w:t>
+                <w:t xml:space="preserve">On the asymptotics of a Robin eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 351, pp.517-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1216/JIE-2013-25-3-341⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00759128v1</w:t>
+                <w:t xml:space="preserve">hal-00907355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the asymptotics of a Robin eigenvalue problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+                <w:t xml:space="preserve">Linearized Cauchy Data Inversion Method for Two-Dimensional Buried Target Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2013.07.022⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00907355v1</w:t>
+                <w:t xml:space="preserve">hal-00796488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the factorization method for a general class of boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+                <w:t xml:space="preserve">Surface integral formulation of the interior transmission problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cossonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/jip-2013-0013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (3), pp.341-376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1216/JIE-2013-25-3-341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00783288v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00759128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Well-Posedness , Stability And Accuracy Of An Asymptotic Model For Thin Periodic Interfaces In Electromagnetic Scattering Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+                <w:t xml:space="preserve">Transmission eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Special Issue, 29 (10), pp.100201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/10/100201⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00682357v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the factorization method for EIT with a piecewise constant uncertain background</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Factorization method applied to cracks with impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Boukari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Migliorati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 7 (4)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00768734v1</w:t>
+                <w:t xml:space="preserve">hal-00768729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved time domain linear sampling method for Robin and Neumann obstacles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ON THE WELL-POSEDNESS, STABILITY AND ACCURACY OF AN ASYMPTOTIC MODEL FOR THIN PERIODIC INTERFACES IN ELECTROMAGNETIC SCATTERING PROBLEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Simon Marmorat</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036811.2013.772583⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (13), pp.2433-2464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820251350036X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768725v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conformal mapping method in inverse obstacle scattering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the factorization method for a general class of boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chamaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Variables and Elliptic Equations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/jip-2013-0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00768726v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00783288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transmission eigenvalues for inhomogeneous media containing obstacles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Cossonnière</w:t>
+                <w:t xml:space="preserve">On the Well-Posedness , Stability And Accuracy Of An Asymptotic Model For Thin Periodic Interfaces In Electromagnetic Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3934/ipi.2012.6.373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742128v1</w:t>
+                <w:t xml:space="preserve">hal-00682357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of the factorization method for EIT with a piecewise constant uncertain background</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Migliorati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.003⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 29 (6), pp.065009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/29/6/065009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00741614v1</w:t>
+                <w:t xml:space="preserve">hal-00768734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of small inclusions from multistatic data using the reciprocity gap concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ridha Mdimagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.045011, 19. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.A1824-A1848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/4/045011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/110850347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743911v1</w:t>
+                <w:t xml:space="preserve">hal-00741618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Simultaneous Identification of the Shape and Generalized Impedance Boundary Condition in Obstacle Scattering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+                <w:t xml:space="preserve">Computing estimates of material properties from transmission eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (5), pp.055009, 23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/5/055009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/110850347⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00741618v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing estimates of material properties from transmission eigenvalues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Giorgi</w:t>
+                <w:t xml:space="preserve">Transmission eigenvalues for inhomogeneous media containing obstacles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cossonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/5/055009⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 6 (3), pp.373-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2012.6.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743910v1</w:t>
+                <w:t xml:space="preserve">hal-00742128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the linear sampling method to identify cracks with impedance boundary conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yosra Boukari</w:t>
+                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17415977.2012.686997⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.28-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743816v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Interior Transmission Eigenvalue Problem for Absorbing Media</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of small inclusions from multistatic data using the reciprocity gap concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ridha Mdimagh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (4), pp.045005. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.045011, 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/4/045011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/4/045005⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00741619v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of T-coercivity to study the interior transmission eigenvalue problem</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Chesnel</w:t>
+                <w:t xml:space="preserve">Application of the linear sampling method to identify cracks with impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahmi Ben Hassen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.05.008⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17415977.2012.686997⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00742124v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromagnetic Wave Scattering from Rough Penetrable Layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate models for wave propagation across thin periodic interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100783613⟩</w:t>
+              <w:t xml:space="preserve">Journal de Mathématiques Pures et Appliquées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 98 (1), pp.28-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matpur.2012.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743734v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03877665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of the electromagnetic field in layered media using the concept of approximate transmission conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
+                <w:t xml:space="preserve">The Interior Transmission Eigenvalue Problem for Absorbing Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Yaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2158967⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.045005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/28/4/045005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739765v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00741619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized impedance boundary conditions for thin dielectric coatings with variable thickness</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Birol Aslanyurek</w:t>
+                <w:t xml:space="preserve">On the use of T-coercivity to study the interior transmission eigenvalue problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Bonnet-Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hulya Shahinturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wave Motion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2011.06.002⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 349 (11-12), pp.647-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2011.05.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739764v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stable reconstruction of generalized impedance boundary conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromagnetic Wave Scattering from Rough Penetrable Layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/9/095002⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43, pp.2418-2443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100783613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739766v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electromagnetic Interior Transmission Problem for Regions with Cavities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Cossonnière</w:t>
+                <w:t xml:space="preserve">Reconstruction of the electromagnetic field in layered media using the concept of approximate transmission conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Yaka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/100813890⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Antennas and Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 59 (8), pp.2964 - 2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAP.2011.2158967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743733v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for scattering from unbounded media with high conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized impedance boundary conditions for thin dielectric coatings with variable thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birol Aslanyurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulya Shahinturk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wave Motion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48 (7), pp.681-700. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wavemoti.2011.06.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/m2an/2010029⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00739328v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A sampling method for inverse scattering in the time domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qiang Chen</w:t>
+                <w:t xml:space="preserve">Stable reconstruction of generalized impedance boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 26 (8), pp.085001, 17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/8/085001⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 27 (9), pp.095002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/27/9/095002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00739329v1</w:t>
+                <w:t xml:space="preserve">hal-00739766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of Dirichlet or transmission eigenvalues from far field data</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Colton</w:t>
+                <w:t xml:space="preserve">The Electromagnetic Interior Transmission Problem for Regions with Cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Cossonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.003⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 43 (4), pp.1698-1715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/100813890⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00739142v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interior transmission problem for regions with cavities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Colton</w:t>
+                <w:t xml:space="preserve">Preprocessing the Reciprocity Gap Sampling Method in Buried-Object Imaging Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090754637⟩</w:t>
+              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (4), pp.756 -760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2047003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739143v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-order accurate thin layer approximations for time-domain electromagnetics, Part II: transmission layers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sun Chun</w:t>
+                <w:t xml:space="preserve">The existence of an infinite discrete set of transmission eigenvalues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Drossos Gintides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.03.022⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.237-255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090769338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739326v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 4 (1), pp.19-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3934/ipi.2010.4.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00739327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mapping and impedance tomography</w:t>
+                <w:t xml:space="preserve">Asymptotic models for scattering from unbounded media with high conductivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/7/074002⟩</w:t>
+              <w:t xml:space="preserve">ESAIM: Mathematical Modelling and Numerical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (6), pp.1295-1317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/m2an/2010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00739325v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preprocessing the Reciprocity Gap Sampling Method in Buried-Object Imaging Experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ozgur Ozdemir</w:t>
+                <w:t xml:space="preserve">On the determination of Dirichlet or transmission eigenvalues from far field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Geoscience and Remote Sensing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LGRS.2010.2047003⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 348 (7-8), pp.379-383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crma.2010.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739331v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The existence of an infinite discrete set of transmission eigenvalues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Drossos Gintides</w:t>
+                <w:t xml:space="preserve">A sampling method for inverse scattering in the time domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/090769338⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (8), pp.085001, 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/8/085001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00739145v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solution of a wave equation with fractional order dissipative terms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The interior transmission problem for regions with cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.051⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Mathematical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42 (1), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/090754637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00743823v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the existence of transmission eigenvalues in an inhomogeneous medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+                <w:t xml:space="preserve">High-order accurate thin layer approximations for time-domain electromagnetics, Part II: transmission layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sun Chun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00036810802713966⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 234 (8), pp.2587--2608. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2010.03.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743824v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The computation of lower bounds for the norm of the index of refraction in an anisotropic media from far field data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conformal mapping and impedance tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1216/JIE-2009-21-2-203⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (7), pp.074002, 18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/26/7/074002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743819v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Special Issue on Inverse Scattering Problems dedicated to D. Colton and R. Kress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">On the existence of transmission eigenvalues in an inhomogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Piana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2009.3.2i⟩</w:t>
+              <w:t xml:space="preserve">Applicable Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 88 (4), pp.475-493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00036810802713966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743821v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized impedance boundary conditions for scattering problems from strongly absorbing obstacles: the case of Maxwell's equations</w:t>
+                <w:t xml:space="preserve">Efficient solution of a wave equation with fractional order dissipative terms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218202508003194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 234 (6), pp.2003-2010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2009.08.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00743893v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of partially coated anisotropic buried objects using electromagnetic Cauchy data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">The computation of lower bounds for the norm of the index of refraction in an anisotropic media from far field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 19 (3), pp.359--389. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1216/jiea/1190905491⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 21, pp.203--227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1216/JIE-2009-21-2-203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744003v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Waves 2005 conference</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editorial: Special Issue on Inverse Scattering Problems dedicated to D. Colton and R. Kress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Piana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.05.021⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (2), pp.i-i. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2009.3.2i⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744005v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering from infinite rough tubular surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized impedance boundary conditions for scattering problems from strongly absorbing obstacles: the case of Maxwell's equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.787⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18 (10), pp.1787-1827. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202508003194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744015v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A variational approach for the solution of the electromagnetic interior transmission problem for anisotropic media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Identification of partially coated anisotropic buried objects using electromagnetic Cauchy data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3934/ipi.2007.1.443⟩</w:t>
+              <w:t xml:space="preserve">Journal of Integral Equations and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (3), pp.359--389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1216/jiea/1190905491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744011v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of two linear sampling methods applied to electromagnetic imaging of buried objects</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial: Waves 2005 conference</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan S. Hesthaven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/3/007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 204 (2), pp.197--198. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cam.2006.05.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744035v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Order Generalized Impedance Boundary Conditions in Electromagnetic Scattering Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Duruflé</w:t>
+                <w:t xml:space="preserve">Scattering from infinite rough tubular surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 30 (4), pp.389--414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.787⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00385583v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mapping and an inverse impedance boundary value problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A variational approach for the solution of the electromagnetic interior transmission problem for anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1163/156939406779768319⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems and Imaging </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 1 (3), pp.443--456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3934/ipi.2007.1.443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744029v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The convex back-scattering support</w:t>
+                <w:t xml:space="preserve">Conformal mapping and an inverse impedance boundary value problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">John Sylvester</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/040616231⟩</w:t>
+              <w:t xml:space="preserve">Journal of Inverse and Ill-posed Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (8), pp.785--804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/156939406779768319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744134v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal mappings and inverse boundary value problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of two linear sampling methods applied to electromagnetic imaging of buried objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Fares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 21 (3), pp.935--953. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/3/009⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.845--867. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/22/3/007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744137v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the reciprocity-gap functional in inverse scattering from planar cracks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+                <w:t xml:space="preserve">High Order Generalized Impedance Boundary Conditions in Electromagnetic Scattering Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Duruflé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 7, pp.533-542</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743896v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00385583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An application of the reciprocity gap functional to inverse scattering theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Generalized Impedance Impedance Boundary Conditions For Scattering by Strongly Absorbing Obstacles: The Scalar Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/1/023⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (08), pp.1273-1300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S021820250500073X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744140v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Impedance Impedance Boundary Conditions For Scattering by Strongly Absorbing Obstacles: The Scalar Case</w:t>
+                <w:t xml:space="preserve">Conformal mappings and inverse boundary value problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hoai-Minh Nguyen</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S021820250500073X⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (3), pp.935--953. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/3/009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00743895v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fréchet derivative for obstacle scattering with an impedance boundary condition</w:t>
+                <w:t xml:space="preserve">The convex back-scattering support</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rainer Kress</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Kusiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Sylvester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 65 (1), pp.194--208 (electronic). </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1137/S0036139903435413⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 66 (2), pp.591--615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/040616231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744143v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interior transmission problem for anisotropic Maxwell's equations and its applications to the inverse problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of the reciprocity-gap functional in inverse scattering from planar cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mma.465⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Models and Methods in Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (10), pp.1553-1574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218202505000819⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744145v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and analytical studies of the linear sampling method in electromagnetic inverse scattering problems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M'Barek Fares</w:t>
+                <w:t xml:space="preserve">An application of the reciprocity gap functional to inverse scattering theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 19 (6), pp.1279--1298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/19/6/004⟩</w:t>
+              <w:t xml:space="preserve">, 2005, 21 (1), pp.383--398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/21/1/023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744159v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenized model for a laminar ferromagnetic medium</w:t>
+                <w:t xml:space="preserve">On the Fréchet derivative for obstacle scattering with an impedance boundary condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Kress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0308210500002547⟩</w:t>
+              <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 65 (1), pp.194--208 (electronic). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1137/S0036139903435413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00744168v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method in inverse electromagnetic scattering theory</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The interior transmission problem for anisotropic Maxwell's equations and its applications to the inverse problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michele Piana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/19/6/057⟩</w:t>
+              <w:t xml:space="preserve">Mathematical Methods in the Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 27 (18), pp.2111--2129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mma.465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744163v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for anisotropic media</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Colton</w:t>
+                <w:t xml:space="preserve">Numerical and analytical studies of the linear sampling method in electromagnetic inverse scattering problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Collino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M'Barek Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0377-0427(02)00361-8⟩</w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (6), pp.1279--1298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/19/6/004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744175v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of thin layer approximation of electromagnetic waves scattering by linear and nonlinear coatings</w:t>
+                <w:t xml:space="preserve">Homogenized model for a laminar ferromagnetic medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the Royal Society of Edinburgh: Section A, Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 133 (3), pp.567--598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0308210500002547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0377-0427(01)00508-8⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00744183v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse scattering problem</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">The linear sampling method in inverse electromagnetic scattering theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Monk</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Piana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 24 (3), pp.719--731. </w:t>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 19 (6), pp.S105--S137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1137/S1064827501390467⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/19/6/057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744171v1</w:t>
+                <w:t xml:space="preserve">hal-00744163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse medium problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse scattering problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inverse Problems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 18 (3), pp.891--906. </w:t>
+              <w:t xml:space="preserve">SIAM Journal on Scientific Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 24 (3), pp.719--731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0266-5611/18/3/323⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1137/S1064827501390467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00744180v1</w:t>
+                <w:t xml:space="preserve">hal-00744171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du problème couplé Maxwell--Landau-Lifschitz. Existence et unicité de solutions fortes en dimension deux</w:t>
+                <w:t xml:space="preserve">The linear sampling method for solving the electromagnetic inverse medium problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Inverse Problems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 18 (3), pp.891--906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0266-5611/18/3/323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0764-4442(01)01854-7⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744191v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective boundary conditions for thin ferromagnetic coatings. Asymptotic analysis of the 1D model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The linear sampling method for anisotropic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fioralba Cakoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 146 (2), pp.285--299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0427(02)00361-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00744188v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stability of thin layer approximation of electromagnetic waves scattering by linear and nonlinear coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Computational and Applied Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (2), pp.201--236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0377-0427(01)00508-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étude du problème couplé Maxwell--Landau-Lifschitz. Existence et unicité de solutions fortes en dimension deux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptes rendus de l'Académie des sciences. Série I, Mathématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 332 (5), pp.411--416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0764-4442(01)01854-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effective boundary conditions for thin ferromagnetic coatings. Asymptotic analysis of the 1D model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssem Haddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asymptotic Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 27 (2), pp.127--160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00744188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Effective boundary conditions for thin ferromagnetic layers: the one-dimensional model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM Journal on Applied Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 61 (4), pp.1386--1417 (electronic). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1137/S0036139998346361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12722,1239 +13033,1239 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging a dam-rock interface with inversion of a full elastic-acoustic model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aziz Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICIPE 2024 - 11th International Conference on Inverse Problems in Engineering: Theory and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Buzios - Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Resolution Seismic Imaging for Dam-Rock Interface using Full-Waveform Inversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">Imagerie d’interface barrage-fondation par inversion de forme d'onde complète</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aziz Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAVES 2024 - 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AGAP Qualité Géophysique Appliquée, Mar 2024, Poitiers, France. pp.04002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04661907v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagerie d’interface barrage-fondation par inversion de forme d'onde complète</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
+                <w:t xml:space="preserve">High-Resolution Seismic Imaging for Dam-Rock Interface using Full-Waveform Inversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aziz Boukraa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Vautrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques AGAP Qualité 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202450404002⟩</w:t>
+              <w:t xml:space="preserve">WAVES 2024 - 16th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17617/3.MBE4AA⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528638v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04661907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse problem for the Helmholtz equation and singular sources in the divergence form</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Baratchart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristóbal Villalobos Guillén</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2022 - 15th International Conference on Mathematical and Numerical Aspects of Wave Propagation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging of anomalous components in unknown background</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haddar Houssem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inverse Problems from Theory to Application</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualitative non-destructive testing of concrete-like materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAVES 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01111875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy current tomography of deposits in steam generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixian Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabrouka El-Guedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 EUSIPCO Proc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Barcelona, Spain. pp.2054--2058</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interior transmission problem for anisotropic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation---WAVES 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Jyväskylä, Finland. pp.613--618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Webster-Lokshin model for waves with viscothermal losses and impedance boundary conditions: strong solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Hélie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation---WAVES 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Jyväskylä, Finland. pp.66--71</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the validation of the linear sampling method in electromagnetic inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'Barek Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation---WAVES 2003</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Jyväskylä, Finland. pp.649--654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromagnetic waves in laminar ferromagnetic medium: the homogenized problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation (Santiago de Compostela, 2000)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, Santiago de Compostela, Spain. pp.578--582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An asymptotic approach of the scattering of electromagnetic waves by thin ferromagnetic coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical and numerical aspects of wave propagation (Golden, CO, 1998)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, Golden, CO, United States. pp.292--296</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13964,315 +14275,315 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Scattering Theory and Transmission Eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CBMS-NSF, 98, 2022, 978-1611977417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03899457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the international conference on computational mathematics and inverse problems honoring Peter Monk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiguang Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantin Bacuta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Elsevier, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.camwa.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01645753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inverse Scattering Theory and Transmission Eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">SIAM publications, 88, 2016, CBMS Series, 978-1-611974-45-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01374893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14282,78 +14593,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting Sound Hard Cracks in Isotropic Inhomogeneities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Audibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Chesnel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14368,310 +14679,310 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAV 2018 - Proceedings of the Second International Conference on Acoustics and Vibration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.61-73, 2019, Applied Condition Monitoring</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Some Qualitative Methods for Inverse Electromagnetic Scattering Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Electromagnetism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, springer, pp.51, 2015, C.I.M.E. Foundation Subseries, 9783319193052 • 9783319193069. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-19306-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission Eigenvalues in Inverse Scattering Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gunther Uhlmann. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inside Out II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 60, MSRI Publications, pp.527-578, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00741615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new linear sampling method for the electromagnetic imagining of buried objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dimitrios Fotiadis and Christos Massalas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical methods in scattering theory and biomedical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, World Sci. Publ., Hackensack, NJ, pp.19--30, 2006, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/9789812773197_0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14681,411 +14992,411 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A neural operator framework for solving inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Chenu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadrien Montanelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Factorization Method for a Far Field Inverse Scattering Problem in the Time Domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A robust inversion method for quantitative 3D shape reconstruction from coaxial eddy-current measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed-Kamel Riahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zixian Jiang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical and numerical study of the apparent diffusion coefficient in diffusion MRI at long diffusion times and low b-values</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing-Rebecca Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thong Quoc Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis S Grebenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Poupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15095,51 +15406,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergence analysis of multi-step one-shot methods for linear inverse problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Bonazzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15165,1866 +15476,1866 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Tuan Anh Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9477, Inria Saclay; ENSTA ParisTech. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727759v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shape Reconstruction of Deposits Inside a Steam Generator Using Eddy Current Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Audibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-9337, INRIA Saclay - Equipe DeFI; EDF Lab Chatou, 6 quai Watier, 78400 Chatou; CMAP Ecole Polytechnique. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D direct and inverse solvers for eddy current testing of deposits in steam generator</w:t>
+                <w:t xml:space="preserve">Validity of some asymptotic models for eddy current inspection of highly conducting thin deposits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] INRIA Saclay - Equipe DeFI. 2014</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zixian Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-8556, INRIA. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01044648v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01016568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validity of some asymptotic models for eddy current inspection of highly conducting thin deposits</w:t>
+                <w:t xml:space="preserve">3D direct and inverse solvers for eddy current testing of deposits in steam generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-8556, INRIA. 2014</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Kamel Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] INRIA Saclay - Equipe DeFI. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01016568v2</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01044648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved time domain linear sampling method for Robin and Neumann obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Lechleiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Marmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7835, INRIA. 2012, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00651301v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of the Factorization Method for Electrical Impedance Tomography in inhomogeneous medium</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On simultaneous identification of a scatterer and its generalized impedance boundary condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7801, INRIA. 2011, pp.34</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7645, INRIA. 2011, pp.28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00641260v2</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00599567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On simultaneous identification of a scatterer and its generalized impedance boundary condition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical analysis of the Factorization Method for Electrical Impedance Tomography in inhomogeneous medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7645, INRIA. 2011, pp.28</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Migliorati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7801, INRIA. 2011, pp.34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00599567v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00641260v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computing estimates on material properties from transmission eigenvalues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Giorgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7729, INRIA. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00619232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the linear sampling method to retrieve cracks with impedance boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fahmi Ben Hassen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yosra Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-7478, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00543901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Delourme</w:t>
+                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions: some numerical issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7197, INRIA. 2010</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7449, INRIA. 2010, pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00456200v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00534042v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of generalized impedance boundary conditions: some numerical issues</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Chaulet</w:t>
+                <w:t xml:space="preserve">Approximate Models for Wave Propagation Across Thin Periodic Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Delourme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7449, INRIA. 2010, pp.30</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7197, INRIA. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00534042v2</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00456200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generalized Impedance Boundary Conditions for Thin Dielectric Coatings with Variable Thickness</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic models for scattering problems from unbounded media with high conductivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-7145, INRIA. 2009</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Lechleiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-6841, INRIA. 2009, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00440159v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00360552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic models for scattering problems from unbounded media with high conductivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generalized Impedance Boundary Conditions for Thin Dielectric Coatings with Variable Thickness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birol Aslanyurek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-6841, INRIA. 2009, pp.29</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hulya Sahinturk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-7145, INRIA. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00360552v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00440159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of generalized impedance boundary conditions in inverse scattering problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6786, INRIA. 2008, pp.27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00349258v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse théorique et numérique du modèle de Webster Lokshin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Matignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6558, INRIA. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00288254v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the existence of transmission eigenvalues in an inhomogeneous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fioralba Cakoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6779, INRIA. 2008, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00347840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction and analysis of approximate models for electromagnetic scattering from imperfectly conducting scatterers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hoai Minh Nguyen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-6302, INRIA. 2007, pp.62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00174345v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude d'un problème modèle pour la diffraction par des fils minces par développements asymptotiques raccordés Cas 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Claeys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-5839, INRIA. 2006, pp.52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00070187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the Reciprocity-Gap functional in inverse scattering from planar cracks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asymptotic Models for Scattering from Strongly Absorbing Obstacles: the Scalar Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5290, INRIA. 2004, pp.23</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hoai Minh Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5199, INRIA. 2004, pp.42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070710v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asymptotic Models for Scattering from Strongly Absorbing Obstacles: the Scalar Case</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the use of the Reciprocity-Gap functional in inverse scattering from planar cracks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Ben Abda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Delbary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] RR-5199, INRIA. 2004, pp.42</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] RR-5290, INRIA. 2004, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00070793v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00070710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Validation of the Linear Sampling Method in Electromagnetic Inverse Scattering Problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Collino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M'B. Fares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-4665, INRIA. 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00071920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions équivalentes pour des couches minces ferromagnétiques. Etude du problème monodimensionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] RR-3431, INRIA. 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00073259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17034,114 +17345,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles asymptotiques en ferromagnétisme: couches minces et homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Houssem Haddar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathématiques [math]. Ecole des Ponts ParisTech, 2000. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2000ENPC0020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pastel-00002381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId416"/>
+      <w:footerReference w:type="default" r:id="rId421"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17288,51 +17599,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jenhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367726v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Villalobos Guill&#233;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1626578" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849732v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingni Xiao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876855v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Boujlida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2187788" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223269v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phong Nguyen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112773" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875965v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Zilberberg" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151014v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Vu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1585866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876861v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pourahmadian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0721" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876860v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Song" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmeh Pourahmadian" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1522437" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940961v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabane" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jerbi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ace64a" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876859v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mansouri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2023004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876852v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Boukari" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc19a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876858v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bellassoued" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Labidi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481956" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503132v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti2350" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416504v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1305707" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416496v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konschin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab730c" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093404v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0612" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092782v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/abaf3b" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416529v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bun&#259;u" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719009373" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945600v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945650v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945614v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaou" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646003v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421928v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422085v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.06.002" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349696v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Charfi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/10/105004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373251v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Teresa" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Monk" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1064167" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421916v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374892v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1221942" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110299v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jiang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Kamel Riahi" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0241-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217540v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Benvenuto" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantz Blandine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024354" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217560v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw032" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110298v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016060" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217537v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019398" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214257v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214308v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072091v2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220230v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110005v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214267v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rezac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/7/075008" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110294v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.1025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kress" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3708" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936557v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/4/045008" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109975v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu045" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111058v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.09.004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768732v4" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914255" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110003v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796488v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Ozdemir" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768729v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911761v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/100201" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759128v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cossonni&#232;re" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2013-25-3-341" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907355v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.07.022" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783288v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chamaillard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0013" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768734v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Migliorati" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/6/065009" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768725v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2013.772583" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768726v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742128v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.373" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743911v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mdimagh" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045011" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J9503DGG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743910v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giorgi" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/5/055009" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FBXJ2RBV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ben Hassen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.686997" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741619v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045005" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HPJ25073-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743734v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100783613" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739765v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaka" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2158967" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739764v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birol Aslanyurek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Shahinturk" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2011.06.002" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJQVKN1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743733v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100813890" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739328v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010029" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739329v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/8/085001" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6F6LVCH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739142v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTZC08N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739143v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754637" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739326v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Chun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739325v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/7/074002" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WJPFPBFW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739331v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2047003" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739145v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drossos Gintides" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769338" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743823v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.051" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0W5Z5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743824v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810802713966" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743819v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2009-21-2-203" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743821v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piana" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2009.3.2i" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744003v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jiea/1190905491" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744005v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.05.021" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96X0734K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744015v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.787" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCTMQ8T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744011v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2007.1.443" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744035v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/3/007" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VZX74JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939406779768319" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744134v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sylvester" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040616231" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744137v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/009" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3TRDMF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743896v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000819" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744140v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/1/023" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T5ZRL95C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744143v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903435413" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744145v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.465" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCCMHJ35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744159v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/004" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744163v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/057" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744175v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(02)00361-8" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744171v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827501390467" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744180v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/3/323" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LRTD89MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744191v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01854-7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPGQWZK7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899189v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741616v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744153v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744158v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744152v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899457v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645753v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang Sun" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bacuta" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.09.001" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374893v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217146v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19306-9" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741615v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744023v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773197_0003" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558536v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chenu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945665v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117252v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763885v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Quoc Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727759v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044648v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Riahi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016568v2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651301v3" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641260v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619232v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543901v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440159v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Sahinturk" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360552v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288254v2" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347840v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070710v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071920v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Fares" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002381v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000ENPC0020" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05108438v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssem Haddar" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jenhani" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2025028" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849732v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingni Xiao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367726v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baratchart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Crist&#243;bal Villalobos Guill&#233;n" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1626578" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04911173v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Audibert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pourre" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224658v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Montanelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Collino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1605594" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04875965v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fioralba Cakoni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Zilberberg" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2024.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223269v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Phong Nguyen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2024.112773" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04223245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ad2f64" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876855v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Boujlida" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moez Khenissi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2023.2187788" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04151014v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Bonazzoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Anh Vu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/23M1585866" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526042v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/24M1650417" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876852v3" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yosra Boukari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/acc19a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876858v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Bellassoued" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Labidi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1481956" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876861v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Pourahmadian" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2022.0721" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03940961v2" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Chaabane" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Jerbi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ace64a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876859v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Mansouri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2023004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03876860v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoli Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Song" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatmeh Pourahmadian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1522437" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832969v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/22M1531336" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043491v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Girardon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jolivet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M1382064" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518653v4" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aussal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1462027" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465136v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1457783" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873118v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevish Napal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/20M134650X" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03517989v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel Riahi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ac1c50" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503132v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colton" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/noti2350" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416504v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/19M1305707" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416496v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Konschin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2019067" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03092782v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/abaf3b" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416548v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/ab730c" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093404v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2020.0612" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095660v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02416529v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bakry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Bun&#259;u" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576719009373" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631062v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2018.04.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945600v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945650v2" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shixu Meng" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945614v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Kchaou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maher Moakher" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01646003v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01422085v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan B Guzina" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2017.06.002" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645674v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.07.015" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422027v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M110112X" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421928v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Rebecca Li" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Schiavi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645862v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6420/aa982f" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01349696v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilel Charfi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/32/10/105004" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01373251v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene de Teresa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Monk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/16M1064167" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01421916v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374892v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Phong Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2016.1221942" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217540v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Benvenuto" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lantz Blandine" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1024354" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110299v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zixian Jiang" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed-Kamel Riahi" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10915-016-0241-6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217560v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxw032" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110298v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Caubet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dang Van Nguyen" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2016060" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217537v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/15M1019398" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214261v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Kress" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.3708" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110294v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isaac Harris" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.1025" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01220230v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Lechleiter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka El-Guedri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214267v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Rezac" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/31/7/075008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110005v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214257v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01214308v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110270v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girard Alexandre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2015.9.625" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072091v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2014.10.008" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01109975v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chaulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxu045" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00936557v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/4/045008" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911692v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/30/3/035011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111058v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hang Tuan Nguyen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Coatl&#233;ven" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmr.2014.09.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768732v4" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/130914255" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110003v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768726v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768725v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Marmorat" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036811.2013.772583" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00907355v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2013.07.022" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00796488v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozgur Ozdemir" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00759128v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Cossonni&#232;re" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2013-25-3-341" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00911761v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/10/100201" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768729v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877632v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Delourme" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Joly" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820251350036X" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00783288v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chamaillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jip-2013-0013" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00682357v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00768734v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Migliorati" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/29/6/065009" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bourgeois" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/110850347" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743910v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Giorgi" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/5/055009" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FBXJ2RBV-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742128v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2012.6.373" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741614v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2012.01.003" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9HFHVK1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743911v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridha Mdimagh" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045011" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-J9503DGG-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743816v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahmi Ben Hassen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17415977.2012.686997" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877665v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741619v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/28/4/045005" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HPJ25073-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00742124v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2011.05.008" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W4X49SGM-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743734v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100783613" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739765v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Yaka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2011.2158967" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739764v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birol Aslanyurek" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Shahinturk" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wavemoti.2011.06.002" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJQVKN1D-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739766v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/27/9/095002" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743733v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/100813890" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739331v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LGRS.2010.2047003" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739145v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drossos Gintides" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090769338" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739327v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2010.4.19" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739328v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/m2an/2010029" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739142v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2010.02.003" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HQTZC08N-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739329v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Chen" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/8/085001" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-P6F6LVCH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739143v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/090754637" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739326v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Chun" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan S. Hesthaven" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2010.03.022" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00739325v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/26/7/074002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-WJPFPBFW-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743824v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00036810802713966" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743823v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Matignon" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2009.08.051" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BN0W5Z5S-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743819v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/JIE-2009-21-2-203" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743821v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Piana" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2009.3.2i" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743893v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai-Minh Nguyen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202508003194" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744003v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1216/jiea/1190905491" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744005v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cam.2006.05.021" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-96X0734K-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744015v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Claeys" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.787" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3GCTMQ8T-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744011v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3934/ipi.2007.1.443" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744029v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156939406779768319" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744035v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'Barek Fares" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/22/3/007" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-4VZX74JV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00385583v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durufl&#233;" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743895v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021820250500073X" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744137v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/3/009" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-W3TRDMF2-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744134v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Kusiak" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sylvester" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/040616231" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00743896v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Ben Abda" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Delbary" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218202505000819" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744140v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/21/1/023" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T5ZRL95C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744143v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139903435413" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744145v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mma.465" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KCCMHJ35-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744159v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/004" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744168v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0308210500002547" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-W4G5GJPX-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744163v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/19/6/057" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744171v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S1064827501390467" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744180v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0266-5611/18/3/323" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-LRTD89MG-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744175v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(02)00361-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744183v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0377-0427(01)00508-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744191v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(01)01854-7" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NPGQWZK7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744188v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744194v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/S0036139998346361" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04661884v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aziz Boukraa" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vautrin" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04528638v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202450404002" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661907v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899189v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111866v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Girard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haddar Houssem" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01111875v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741616v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744153v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744158v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas H&#233;lie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744152v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744196v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744198v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03899457v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01645753v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiguang Sun" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bacuta" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.camwa.2017.09.001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01374893v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945670v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01217146v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-19306-9" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00741615v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00744023v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812773197_0003" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558536v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Chenu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945665v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117252v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00763885v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Bihan" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong Quoc Nguyen" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis S Grebenkov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Poupon" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03727759v2" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02533420v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01016568v2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01044648v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651301v3" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00599567v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00641260v2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00619232v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00543901v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00534042v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00456200v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00360552v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00440159v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hulya Sahinturk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00349258v2" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00288254v2" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00347840v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00174345v4" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoai Minh Nguyen" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070187v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070793v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070710v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071920v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M'B. Fares" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073259v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00002381v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2000ENPC0020" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>