--- v0 (2026-03-17)
+++ v1 (2026-04-30)
@@ -1030,248 +1030,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intraseasonal Ensemble Forecasting for the Brazilian Northeastern</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
+                <w:t xml:space="preserve">Multidecadal Cycles Study in the Climate Indexes Series Using Wavelet Analysis in North/Northeast Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Pereira Härter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gerson Luiz Camillo</w:t>
+                <w:t xml:space="preserve">R. Guedes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pilau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ciência e Natura</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5902/2179460x35807⟩</w:t>
+              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (1), pp.66-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11137/2019_1_66_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177841v1</w:t>
+                <w:t xml:space="preserve">hal-05177574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidecadal Cycles Study in the Climate Indexes Series Using Wavelet Analysis in North/Northeast Brazil</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">K. Corrêa</w:t>
+                <w:t xml:space="preserve">Intraseasonal Ensemble Forecasting for the Brazilian Northeastern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Pilau</w:t>
+                <w:t xml:space="preserve">Fabricio Pereira Härter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Luiz Camillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anuário do Instituto de Geociências</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (1), pp.66-73. </w:t>
+              <w:t xml:space="preserve">Ciência e Natura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (e10), pp.01-08. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11137/2019_1_66_73⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5902/2179460x35807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177574v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal Climate Forecast For The Alcântara Launch Center - Brazil</w:t>
               </w:r>
@@ -1619,252 +1619,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing an Ensemble Kalman Filter to a 4DVAR Data Assimilation System in Chaotic Dynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Climate Forecasts at the Centro de Lançamento de Alcântara using the Climate Model RegCM4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerson Luiz Camillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vinicius Milanez Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabricio Pereira Harter</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gilberto Fisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Do Nascimento Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerospace Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (4), pp.469-475. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5028/jatm.v9i4.811⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 9 (1), pp.18-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5028/jatm.v9i1.649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05203132v1</w:t>
+                <w:t xml:space="preserve">hal-05203111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate Forecasts at the Centro de Lançamento de Alcântara using the Climate Model RegCM4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparing an Ensemble Kalman Filter to a 4DVAR Data Assimilation System in Chaotic Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabricio Pereira Harter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Aerospace Technology and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 9 (1), pp.18-28. </w:t>
+              <w:t xml:space="preserve">, 2017, 9 (4), pp.469-475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5028/jatm.v9i1.649⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5028/jatm.v9i4.811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05203111v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05203132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Long-Range Memory and the Fractal Dimension: a Case Study for Alcântara</w:t>
               </w:r>
@@ -2297,98 +2297,221 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21168/rbrh.v6n4.p19-27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05203124v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Alpha Group: Holonomic Structure and Dynamic Coupling of Dual Hopf Topologies in a Nontrivial Topological Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago Braido Nogueira de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The 2nd International Online Conference on Mathematics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Basel, Switzerland, France. Zenodo, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.18877131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Riemannian-Driven Topological Restructuring of the Alpha Group Induced by the Angular Matrix M(θ)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2397,210 +2520,210 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Braido Nogueira de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05478550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-Term Random Variability of Maximum Rainfall in Southeastern Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alpha Group 4D Geometry: Symmetric Structures and Topological Transitions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Braido Nogueira de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05208302v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05208302v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Differences between Riemann Geometry and the Alpha Group via Graph Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2609,73 +2732,73 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Braido Nogueira de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05281857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Alpha Group Dynamic Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleber Souza Corrêa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2684,65 +2807,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago Braido Nogueira de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId92"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2810,51 +2933,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62DBA696"/>
+    <w:nsid w:val="304A1F06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3041,51 +3164,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/https-orcidorg0000-0001-5799-1982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5799-1982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/souzacorrea_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-1195-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Correa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Braido Nogueira de Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv6n1-042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv6n1-037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado Custodio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47976/RBHM2024v24n4851-57" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Souza Corr&#234;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Custodio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35291/2454-9150.2022.0421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlmer Abel Bueno Corr&#234;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paulo De Queiroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#225;cio Malmonge Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46814/lajdv4n5-007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Camillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/jatm.v13.1208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Luiz Camillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460x41593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lage Guedes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Muniz Marinho da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v12.1101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177841v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira H&#228;rter" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460x35807" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177574v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guedes" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corr&#234;a" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/2019_1_66_73" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sim&#245;es Reboita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Pereira H&#228;rter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Milanez Couto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v11.6.p2118-2129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nascimento Corr&#234;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v11.6.p1963-1970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460x27640" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira Harter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v9i4.811" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203111v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Do Nascimento Correa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v9i1.649" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrade Schuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paulo de Queiroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fernando Fisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Do Nascimento Corr&#234;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v9i4.683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Pereira de Souza Echer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Martins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tadeu De Araujo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de &#193;vila Villaron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Luiz de Andrade Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/rbgf.v31i1.248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thomas Clarke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232; Silveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-77862007000100013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dallarosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio Degrazia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21168/rbrh.v6n4.p19-27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478550v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193644v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208302v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281857v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185442v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/https-orcidorg0000-0001-5799-1982" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5799-1982" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/souzacorrea_c_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/U-1195-2017" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177764v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Correa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago Braido Nogueira de Melo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv6n1-042" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177760v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54021/seesv6n1-037" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177754v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Machado Custodio" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47976/RBHM2024v24n4851-57" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199208v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleber Souza Corr&#234;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago de Melo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diogo Custodio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35291/2454-9150.2022.0421" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177720v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karlmer Abel Bueno Corr&#234;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paulo De Queiroz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#225;cio Malmonge Martin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46814/lajdv4n5-007" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203106v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Camillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/jatm.v13.1208" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177832v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerson Luiz Camillo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460x41593" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lage Guedes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Muniz Marinho da Rocha" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v12.1101" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177574v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guedes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Corr&#234;a" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pilau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11137/2019_1_66_73" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira H&#228;rter" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460x35807" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203109v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Sim&#245;es Reboita" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabr&#237;cio Pereira H&#228;rter" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinicius Milanez Couto" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v11.6.p2118-2129" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203108v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Nascimento Corr&#234;a" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26848/rbgf.v11.6.p1963-1970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/2179460x27640" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203111v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fisch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Do Nascimento Correa" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v9i1.649" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203132v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabricio Pereira Harter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v9i4.811" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203112v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Andrade Schuch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Paulo de Queiroz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Fernando Fisch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Do Nascimento Corr&#234;a" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5028/jatm.v9i4.683" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203115v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariza Pereira de Souza Echer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Ramos Martins" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Tadeu De Araujo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela de &#193;vila Villaron" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Luiz de Andrade Pinto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22564/rbgf.v31i1.248" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203116v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Thomas Clarke" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#232; Silveira" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/s0102-77862007000100013" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203124v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Dallarosa" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervasio Degrazia" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21168/rbrh.v6n4.p19-27" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05538647v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.18877131" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05478550v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193644v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05208302v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281857v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185442v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>