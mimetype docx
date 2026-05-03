--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1759,697 +1759,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Tomato ARF Gene Family Uncovers a Multi-Levels Post-Transcriptional Regulation Including Alternative Splicing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genome-Wide Characterization and Expression Profiling of the AUXIN RESPONSE FACTOR (ARF) Gene Family in Eucalyptus grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marçal Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zouine</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre Frasse</w:t>
+                <w:t xml:space="preserve">Bruno Savelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, vol. 9 (1), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084203⟩</w:t>
+              <w:t xml:space="preserve">, 2014, vol. 9 (n° 9), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982291v1</w:t>
+                <w:t xml:space="preserve">hal-01142165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of the Tomato ARF Gene Family Uncovers a Multi-Levels Post-Transcriptional Regulation Including Alternative Splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Zouine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yongyao Fu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander Myburg</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Richard Hayes</w:t>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285478v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-Wide Characterization and Expression Profiling of the AUXIN RESPONSE FACTOR (ARF) Gene Family in Eucalyptus grandis</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène San Clemente</w:t>
+                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Myburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Grattapaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerald Tuskan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uffe Hellsten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Savelli</w:t>
+                <w:t xml:space="preserve">Richard Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 9 (n° 9), pp.0. </w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510 (7505), pp.356-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0108906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01142165v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02285478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel transcription factors regulating secondary cell wall formation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Goue</w:t>
+                <w:t xml:space="preserve">H. Cassan-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed N Saidi</w:t>
+                <w:t xml:space="preserve">N. Goué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Legay</w:t>
+                <w:t xml:space="preserve">M.N. Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4, pp.189. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+              <w:t xml:space="preserve">, 2013, 4 (JUN), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723619v1</w:t>
+                <w:t xml:space="preserve">hal-01565043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel transcription factors regulating secondary cell wall formation in Arabidopsis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Cassan-Wang</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hua Cassan-Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Goué</w:t>
+                <w:t xml:space="preserve">Nadia Goue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.N. Saidi</w:t>
+                <w:t xml:space="preserve">Mohammed N Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Legay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Sylvain Legay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Sivadon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 4 (JUN), </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+              <w:t xml:space="preserve">, 2013, 4, pp.189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpls.2013.00189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01565043v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breeding grasses for capacity to biofuel production or silage feeding value: an updated list of genes involved in maize secondary cell wall biosynthesis and assembly</w:t>
               </w:r>
@@ -2737,64 +2737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Usadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (5), pp.1428-1452. </w:t>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengguo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4185,51 +4185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene and auxin interplay throughout fruit development and Ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FAE1816"/>
+    <w:nsid w:val="33BBEFEA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5128,51 +5128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hua-cassan-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-9285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinqiu Bao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03667009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangsheng Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiming Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Karannagoda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Spokevicius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hussey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima-Pettenati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-022-01255-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Medina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blandels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmei Long" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal Oliveira Camargo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan&#8208;wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P. Paiva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Bang Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13313" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982291v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyao Fu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084203" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142165v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108906" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723619v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N Saidi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00189" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565043v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cassan-Wang" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gou&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Saidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060830" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delalande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengguo Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.033415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hadj Bachir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ployet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Teuli&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ployet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00006-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Regad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04090093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hua-cassan-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-9285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinqiu Bao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03667009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangsheng Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiming Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Karannagoda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Spokevicius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hussey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima-Pettenati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-022-01255-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Medina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blandels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmei Long" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal Oliveira Camargo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan&#8208;wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P. Paiva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Bang Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13313" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyao Fu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cassan-Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Saidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00189" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N Saidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060830" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delalande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengguo Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.033415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hadj Bachir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ployet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Teuli&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ployet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00006-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Regad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04090093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>