--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -1893,295 +1893,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Tomato ARF Gene Family Uncovers a Multi-Levels Post-Transcriptional Regulation Including Alternative Splicing</w:t>
+                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Zouine</w:t>
+                <w:t xml:space="preserve">Alexander Myburg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yongyao Fu</w:t>
+                <w:t xml:space="preserve">Dario Grattapaglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Mila</w:t>
+                <w:t xml:space="preserve">Gerald Tuskan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Frasse</w:t>
+                <w:t xml:space="preserve">Uffe Hellsten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084203⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 510 (7505), pp.356-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00982291v1</w:t>
+                <w:t xml:space="preserve">hal-02285478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The genome of Eucalyptus grandis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of the Tomato ARF Gene Family Uncovers a Multi-Levels Post-Transcriptional Regulation Including Alternative Splicing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dario Grattapaglia</w:t>
+                <w:t xml:space="preserve">Mohamed Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerald Tuskan</w:t>
+                <w:t xml:space="preserve">Yongyao Fu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uffe Hellsten</w:t>
+                <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hayes</w:t>
+                <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 510 (7505), pp.356-362. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, vol. 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nature13308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0084203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02285478v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00982291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of novel transcription factors regulating secondary cell wall formation in Arabidopsis</w:t>
               </w:r>
@@ -2737,64 +2737,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjoern Usadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Zouine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (5), pp.1428-1452. </w:t>
@@ -3130,51 +3130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brian Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhengguo Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Frasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4185,51 +4185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ethylene and auxin interplay throughout fruit development and Ripening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Chateigner-Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Chaabouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4897,51 +4897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33BBEFEA"/>
+    <w:nsid w:val="F8F5E274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5128,51 +5128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hua-cassan-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-9285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinqiu Bao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03667009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangsheng Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiming Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Karannagoda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Spokevicius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hussey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima-Pettenati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-022-01255-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Medina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blandels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmei Long" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal Oliveira Camargo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan&#8208;wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P. Paiva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Bang Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13313" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982291v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyao Fu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084203" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cassan-Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Saidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00189" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N Saidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060830" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delalande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengguo Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.033415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hadj Bachir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ployet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Teuli&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ployet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00006-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Regad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04090093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hua-cassan-wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7395-9285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/086167057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04991925v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liangyi Zhao" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan-Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqin Zhao" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinqiu Bao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanyuan Hou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pbi.70024" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04719242v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desaint" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gigli" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Belny" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1094/MPMI-05-24-0059-R" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05159439v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Wang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Zeng" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Ding" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03667009v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingjun Liu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhangsheng Zhu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiming Wu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien F. Mounet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23095068" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03652360v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeeshani Karannagoda" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antanas Spokevicius" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Hussey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima-Pettenati" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-022-01255-y" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107464v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Dai" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojian Hu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dupas" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Medina" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Blandels" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21103408" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03602125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changzheng Xu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Shen" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu He" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaokang Fu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15658" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03601425v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Lin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jianmei Long" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi Yin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bo Wang" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huiling Li" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.016" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616497v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#231;al Soler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal Oliveira Camargo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Carocha" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan&#8208;wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne San Clemente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13039" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142476v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mila" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge A. P. Paiva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcu215" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03615077v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phi Bang Cao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fawal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Math&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evv048" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03616370v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hefer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Fevereiro" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.13313" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142165v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Savelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0108906" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02285478v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Myburg" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Grattapaglia" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Tuskan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uffe Hellsten" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hayes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature13308" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00982291v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Zouine" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yongyao Fu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner-Boutin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frasse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0084203" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565043v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cassan-Wang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gou&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N. Saidi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legay" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sivadon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2013.00189" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723619v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Goue" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed N Saidi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legay" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651049v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey A. Courtial" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reymond" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie M&#233;chin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267884v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Leal O. Camargo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcs152" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658783v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schauer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjoern Usadel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.108.060830" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668947v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Chaabouni" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delalande" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhengguo Li" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erp009" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660982v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Barri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lafarguette" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dom&#233;nica Manicacci" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Guillon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04086619v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.105.033415" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Hadj Bachir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Ployet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Aguilar" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04670685v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087813v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Teuli&#232;res" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mounet" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2022.03.008" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402720v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Ployet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Grima Pettenati" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2018.11.007" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04087826v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-416023-1.00006-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03015162v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Plasencia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lepikson-Neto" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dupas A." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ladouce" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819897v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213853v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hua Cassan Wang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213796v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Regad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04213831v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Chateigner Boutin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/tel-04090093v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>