--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -472,827 +472,827 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04143954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of low- and high-risk operators handling irinotecan on the blood contamination of health care workers in oncology day care units</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Éducation thérapeutique du patient et diabète de type II : retour d’expérience à 6 mois d’un nouveau modèle de valorisation de l’activité de pharmacie clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lagadu</w:t>
+                <w:t xml:space="preserve">E. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Delepee</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Grasmuck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Loison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gendera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Deberles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10781552221090965⟩</w:t>
+              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58 (3), pp.226-232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2022.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420346v1</w:t>
+                <w:t xml:space="preserve">hal-04428054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éducation thérapeutique du patient et diabète de type II : retour d’expérience à 6 mois d’un nouveau modèle de valorisation de l’activité de pharmacie clinique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">V. Loison</w:t>
+                <w:t xml:space="preserve">Impact of low- and high-risk operators handling irinotecan on the blood contamination of health care workers in oncology day care units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Gendera</w:t>
+                <w:t xml:space="preserve">S. Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Deberles</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Delepee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Saint-Lorant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58 (3), pp.226-232. </w:t>
+              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (4), pp.905--911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2022.11.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10781552221090965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04428054v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, knowledge and protective practices for surgical staff handling antineoplastic drugs during HIPEC and PIPAC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge and practices about safe handling regarding the risk of exposure to antineoplastic drugs for caregivers in compounding units and in operating rooms performing HIPEC/PIPAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Delafoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Eveno</w:t>
+                <w:t xml:space="preserve">Alex Patin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Wilson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Guilloit</w:t>
+                <w:t xml:space="preserve">Sonia Guillouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pleura and peritoneum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/pp-2021-0151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Journal of Oncology Pharmacy Practice, 29 (7), pp.1628-1636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10781552221144303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04420345v1</w:t>
+                <w:t xml:space="preserve">hal-04152044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge and practices about safe handling regarding the risk of exposure to antineoplastic drugs for caregivers in compounding units and in operating rooms performing HIPEC/PIPAC</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Benoist</w:t>
+                <w:t xml:space="preserve">Perception, knowledge, and handling practice regarding the risk of exposure to antineoplastic drugs in oncology day hospitalization units and compounding unit staff.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Busson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Faveyrial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Patin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michèle Vasseur</w:t>
+                <w:t xml:space="preserve">K. Bouhier-Leporrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia Guillouet</w:t>
+                <w:t xml:space="preserve">F. Divanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journal of Oncology Pharmacy Practice, 29 (7), pp.1628-1636. </w:t>
+              <w:t xml:space="preserve">, 2022, Journal of Oncology Pharmacy Practice, pp.10781552221103803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10781552221144303⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/10781552221103803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04152044v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04160075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception, knowledge, and handling practice regarding the risk of exposure to antineoplastic drugs in oncology day hospitalization units and compounding unit staff.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Blood contamination of the pharmaceutical staff by irinotecan and its two major metabolites inside and outside a compounding unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Busson</w:t>
+                <w:t xml:space="preserve">Victoire Béchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faveyrial</w:t>
+                <w:t xml:space="preserve">Frédéric Beau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Divanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Bouhier-Leporrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Divanon</w:t>
+                <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Journal of Oncology Pharmacy Practice, pp.10781552221103803. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/10781552221103803⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 28 (4), pp.777-784. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/10781552211012059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04160075v1</w:t>
+                <w:t xml:space="preserve">hal-03593465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blood contamination of the pharmaceutical staff by irinotecan and its two major metabolites inside and outside a compounding unit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perception, knowledge and protective practices for surgical staff handling antineoplastic drugs during HIPEC and PIPAC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Eveno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victoire Béchet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Benoist</w:t>
+                <w:t xml:space="preserve">Sarah Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Beau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Divanon</w:t>
+                <w:t xml:space="preserve">Nicolas Vigneron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Lagadu</w:t>
+                <w:t xml:space="preserve">Jean-Marc Guilloit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Oncology Pharmacy Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 28 (4), pp.777-784. </w:t>
+              <w:t xml:space="preserve">Pleura and peritoneum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (2), pp.77--86. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/10781552211012059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/pp-2021-0151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03593465v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04420345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of a prospective audit with intervention and feedback on Clostridioides difficile infection management</w:t>
               </w:r>
@@ -1845,51 +1845,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lagadu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552231174181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04143954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delafoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552231156520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420346v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delepee" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221090965" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428054v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labbe" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grasmuck" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loison" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendera" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deberles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2022.11.035" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420345v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2021-0151" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04152044v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Patin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillouet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221144303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faveyrial" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Divanon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221103803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flatres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-020-01050-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benoist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Neindre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Lorant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220905013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cormier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-018-01264-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420341v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Rodier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Lorant" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Since" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Lagadu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Benoist" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dta.3539" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420342v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pirot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Benoist" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saint-Lorant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552231174181" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04143954v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Delafoy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Vasseur" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Breuil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Divanon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552231156520" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428054v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Labbe" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grasmuck" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loison" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gendera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Deberles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2022.11.035" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420346v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lagadu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Delepee" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221090965" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04152044v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Patin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Guillouet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221144303" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04160075v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Busson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faveyrial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bouhier-Leporrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Divanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552221103803" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593465v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoire B&#233;chet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Beau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lagadu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10781552211012059" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420345v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Eveno" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wilson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vigneron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guilloit" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pp-2021-0151" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04428062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de La Blanchardi&#232;re" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Flatres" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Isnard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thibon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11096-020-01050-z" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03593460v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Benoist" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Breuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Le Neindre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Del&#233;p&#233;e" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Saint-Lorant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1078155220905013" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470389v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rodier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Cormier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s15010-018-01264-4" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>