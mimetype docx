--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1346,295 +1346,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air-Sea Turbulent Fluxes From a Wave-Following Platform During Six Experiments at Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pedro Osuna</w:t>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.06.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 124 (6), pp.4290-4321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2018JC014803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02181844v1</w:t>
+                <w:t xml:space="preserve">insu-02160613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Sea Turbulent Fluxes From a Wave-Following Platform During Six Experiments at Sea</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Baggio</w:t>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 124 (6), pp.4290-4321. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 78, pp.106-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2018JC014803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.06.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02160613v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02181844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry deposition velocities of submicron aerosols on water surfaces: Laboratory experimental data and modelling approach</w:t>
               </w:r>
@@ -2022,103 +2022,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new platform for the determination of air-sea fluxes (OCARINA): Overview and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Cambra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 31 (5), pp.1043-1062. </w:t>
@@ -3252,247 +3252,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress above Wind-Plus-Paddle Waves: Modeling of a Laboratory Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir K. Makin</w:t>
+                <w:t xml:space="preserve">A particle image velocimetry investigation on laboratory surf-zone breaking waves over a sloping beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 588, pp.353-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0022112007007641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/2007JPO3550.1⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193110v1</w:t>
+                <w:t xml:space="preserve">hal-00192468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A particle image velocimetry investigation on laboratory surf-zone breaking waves over a sloping beach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">Stress above Wind-Plus-Paddle Waves: Modeling of a Laboratory Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir K. Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Peirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/S0022112007007641⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 37 (12), pp.2824-2837. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007JPO3550.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192468v1</w:t>
+                <w:t xml:space="preserve">hal-00193110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bound and free surface waves in a large wind-wave tank</w:t>
               </w:r>
@@ -3589,441 +3589,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of random nonlinear water waves: the Stokes–Woodward technique</w:t>
+                <w:t xml:space="preserve">The FETCH experiment : an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maminirina Joelson</w:t>
+                <w:t xml:space="preserve">S. Bouffies-Cloché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Guignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">S. Despiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald R. Thompson</w:t>
+                <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 331 (3), pp.189-196. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (C3), 8053 (12pp.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00055-X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084404v1</w:t>
+                <w:t xml:space="preserve">hal-00083475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FETCH experiment : an overview</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A time-Frequency Application with the Stokes-Woodward technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Hauser</w:t>
+                <w:t xml:space="preserve">Stephan Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bouffies-Cloché</w:t>
+                <w:t xml:space="preserve">Donald R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Despiau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">W. Drennan</w:t>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, n° 11 part. 2, pp.2670- 2673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083475v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-Frequency Application with the Stokes-Woodward technique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Analysis of random nonlinear water waves: the Stokes–Woodward technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminirina Joelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Guignard</w:t>
+                <w:t xml:space="preserve">Stefan Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Thompson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 331 (3), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1631-0721(03)00055-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817202⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00014605v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new shipborne microwave refractometer for estimating the evaporation flux at the sea surface</w:t>
               </w:r>
@@ -4137,601 +4137,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00083477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Flow separation above unsteady breaking waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reul</w:t>
+                <w:t xml:space="preserve">On short crested waves: experimental and analytical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 11 (7), pp.1959-1961. </w:t>
+              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 18 (5), pp.889-930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.870058⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7546(99)00124-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00192471v1</w:t>
+                <w:t xml:space="preserve">hal-00192475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On short crested waves: experimental and analytical investigations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">The influence of oblique waves on the azimuthal response of a Ku-band scatterometer : a laboratory study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Kharif</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry Bliven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - B/Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 37 (1), pp.36-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/36.739094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0997-7546(99)00124-7⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00192475v1</w:t>
+                <w:t xml:space="preserve">hal-00084405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of oblique waves on the azimuthal response of a Ku-band scatterometer : a laboratory study</w:t>
+                <w:t xml:space="preserve">Air-Flow separation above unsteady breaking waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 37 (1), pp.36-47. </w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 11 (7), pp.1959-1961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/36.739094⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.870058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084405v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00192471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An assessment of veering wind effects on scatterometry from the sea surface</w:t>
+                <w:t xml:space="preserve">Océanographie Physique et Télédétection : Application au bassin Méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larry F. Bliven</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Albert C. Guissard</w:t>
+                <w:t xml:space="preserve">Claude Delorme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 16, n° 5, pp.891-903</w:t>
+              <w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 102, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00104470v1</w:t>
+                <w:t xml:space="preserve">hal-00233000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Océanographie Physique et Télédétection : Application au bassin Méditerranéen</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An assessment of veering wind effects on scatterometry from the sea surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry F. Bliven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Billat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr W. Sobieski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Delorme</w:t>
+                <w:t xml:space="preserve">Albert C. Guissard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Societe Francaise de Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 102, pp.1</w:t>
+              <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16, n° 5, pp.891-903</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00233000v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00104470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An analysis of scatterometer returns from a water agitated by rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4830,51 +4830,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry F. Bliven</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 31 (6), pp.1165-1179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5029,812 +5029,812 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Sea turbulent fluxes estimates from data collected with the turbulent mast at the bow of the R/V Atalante</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Influence of swell on wind-wave growth with fetch: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Villefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geykens Nicolas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">Maria João Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A short and pragmatic meeting on EUREC4-0A/ATOMIC analyses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, On line meeting, France</w:t>
+              <w:t xml:space="preserve">Workshop Air/sea Interactions, Summer School Oxy-Jeunes, Ecole de Physique des Houches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348150v1</w:t>
+                <w:t xml:space="preserve">hal-03348165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of swell on wind-wave growth with fetch: an experimental and numerical study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Damien Violeau</w:t>
+                <w:t xml:space="preserve">Timbalès (Température et Imagerie. Mesures à profondeur Bulk par Avance en Ligne d’une Escadrille à Submeso-échelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Air/sea Interactions, Summer School Oxy-Jeunes, Ecole de Physique des Houches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348165v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbalès (Température et Imagerie. Mesures à profondeur Bulk par Avance en Ligne d’une Escadrille à Submeso-échelle)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourras</w:t>
+                <w:t xml:space="preserve">Field validation of wave-wind-dependent sea spray generation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Piazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Alexander van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03428936v1</w:t>
+                <w:t xml:space="preserve">hal-03348167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field validation of wave-wind-dependent sea spray generation functions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Luneau</w:t>
+                <w:t xml:space="preserve">The EUREC4A-Ocean/Atmosphere campaign: status</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giordani Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agostino Niyonkuru Meroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New-Orleans, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348167v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The EUREC4A-Ocean/Atmosphere campaign: status</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Giordani Hervé</w:t>
+                <w:t xml:space="preserve">Une nouvelle approche pour mesurer la composante verticale des courants océaniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agostino Niyonkuru Meroni</w:t>
+                <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Comby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New-Orleans, United States</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575044v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03575152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle approche pour mesurer la composante verticale des courants océaniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nagib Bhairy</w:t>
+                <w:t xml:space="preserve">Air-Sea turbulent fluxes estimates from data collected with the turbulent mast at the bow of the R/V Atalante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Comby</w:t>
+                <w:t xml:space="preserve">Geykens Nicolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
+              <w:t xml:space="preserve">A short and pragmatic meeting on EUREC4-0A/ATOMIC analyses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, On line meeting, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03575152v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated wind conditions: spectral shape evolution and turbulent kinetic energy dissipation from laboratory and field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robles-Dias Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5996,3259 +5996,3220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blade pitch optimization for an offshore vertical axis wind turbine model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of the spatial structures of the SST at sub-mesoscale: data analysis and instrument design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Puigserver</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wind Energy Science Conference, WESC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
+              <w:t xml:space="preserve">Atelier d’Expérimentation et d’Instrumentation de l’INSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373331v1</w:t>
+                <w:t xml:space="preserve">hal-02563459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the spatial structures of the SST at sub-mesoscale: data analysis and instrument design</w:t>
+                <w:t xml:space="preserve">Identification of eddy viscosity profile in the marine surface layer in transient wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Puigserver</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Philippe Fraunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier d’Expérimentation et d’Instrumentation de l’INSU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563459v1</w:t>
+                <w:t xml:space="preserve">hal-02373337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of eddy viscosity profile in the marine surface layer in transient wind conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union EGU 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373337v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air-Sea Turbulent Fluxes and Upper-Ocean Currents During the TURBORADAR-TURBIDENT Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clement Aldebert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourras</w:t>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theophile Caby</w:t>
+                <w:t xml:space="preserve">Rosalie Fuchs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivane Pairaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373413v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02102609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Sea Turbulent Fluxes and Upper-Ocean Currents During the TURBORADAR-TURBIDENT Experiments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Blade pitch optimization for an offshore vertical axis wind turbine model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanta Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Wind Energy Science Conference, WESC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02102609v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractéristiques et résultats issus des données de la plateforme OCARINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luneau Christopher</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 5683</w:t>
+              <w:t xml:space="preserve">Worshop Passion-Fruit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375345v1</w:t>
+                <w:t xml:space="preserve">hal-02373418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Air-sea interaction facilities in Marseille: experiments on air-flow characteristics very close to the marine surface and on floating wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Invited Conference, Aarhus University</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Aarhus, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02375337v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractéristiques et résultats issus des données de la plateforme OCARINA</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study on a model of offshore vertical axis wind turbine with pitching blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanta Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Worshop Passion-Fruit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7th Conference on Bluff Body Wakes and Vortex-Induced Vibrations, BBVIV-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373418v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-sea interaction facilities in Marseille: experiments on air-flow characteristics very close to the marine surface and on floating wind turbines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited Conference, Aarhus University</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.1339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373416v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on a model of offshore vertical axis wind turbine with pitching blades</w:t>
+                <w:t xml:space="preserve">ETUDE D’UN CONTROLE-COMMANDE DE CALAGE DE PALE POUR UNE EOLIENNE OFFSHORE A AXE DE ROTATION VERTICAL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrot</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Bluff Body Wakes and Vortex-Induced Vibrations, BBVIV-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Carry Le Rouet, France</w:t>
+              <w:t xml:space="preserve">16 èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081410v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
+                <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.1339</w:t>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.5683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081471v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE D’UN CONTROLE-COMMANDE DE CALAGE DE PALE POUR UNE EOLIENNE OFFSHORE A AXE DE ROTATION VERTICAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Roy</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 èmes Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018-1339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081418v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02375337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.5683</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 5683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081462v1</w:t>
+                <w:t xml:space="preserve">hal-02375345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eolien Offshore</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Water-waves frequency upshift of the spectral mean due to wind forcing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Eeltink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Kasparian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Invitée IUT Génie Electrique Marseille</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union symposium, EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373419v1</w:t>
+                <w:t xml:space="preserve">hal-01630687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESIGN OF AN OFFSHORE THREE-BLADED VERTICAL AXIS WIND TURBINE FOR WIND TUNNEL EXPERIMENTS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sukanta Roy</w:t>
+                <w:t xml:space="preserve">Propriétés turbulentes de la couche limite de surface à partir des données OCARINA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houda Beghoura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luneau Christopher</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bourras</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering OMAE2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère (AMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France, Jan 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629533v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water-waves frequency upshift of the spectral mean due to wind forcing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the early stages of wind wave under non-stationary wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciá Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union symposium, EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Second Brazilian Symposium on Water Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630687v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés turbulentes de la couche limite de surface à partir des données OCARINA</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Bourras</w:t>
+                <w:t xml:space="preserve">On the early stages of wind wave under non-stationary wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers de Modélisation de l'Atmosphère (AMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France, Jan 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly, EGU 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 11829</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630398v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stages of wind wave under non-stationary wind conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Travaux en laboratoire effectués pour les projets CHEF et AEROPITCH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Brazilian Symposium on Water Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’éolien en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630364v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stages of wind wave under non-stationary wind conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eolien Offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly, EGU 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Vienna, Austria. pp.2017 - 11829</w:t>
+              <w:t xml:space="preserve">Conférence Invitée IUT Génie Electrique Marseille</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01630688v1</w:t>
+                <w:t xml:space="preserve">hal-02373419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travaux en laboratoire effectués pour les projets CHEF et AEROPITCH</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DESIGN OF AN OFFSHORE THREE-BLADED VERTICAL AXIS WIND TURBINE FOR WIND TUNNEL EXPERIMENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanta Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luneau Christopher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enjeux scientifiques et sociaux de l’éolien en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Toulon, France</w:t>
+              <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering OMAE2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02373417v1</w:t>
+                <w:t xml:space="preserve">hal-01629533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early stages of wind wave and drift current generation under non-stationary wind conditions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+                <w:t xml:space="preserve">Extreme events in non linear wave phenomena, from filaments to rogue wave events</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debbie Eeltink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lemoine Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maura Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">SIAM conference on non- linear waves and coherent structures, session MS10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286138v1</w:t>
+                <w:t xml:space="preserve">hal-01630689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extreme events in non linear wave phenomena, from filaments to rogue wave events</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Debbie Eeltink</w:t>
+                <w:t xml:space="preserve">Persistance des breathers dans les zones de faibles profondeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H C Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M S Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIAM conference on non- linear waves and coherent structures, session MS10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">15ème journées de l'hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630689v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Persistance des breathers dans les zones de faibles profondeurs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Chabchoub</w:t>
+                <w:t xml:space="preserve">Design of blade profile for offshore vertical axis wind turbines using Double Multiple Stream Tube model with tip loss correction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanta Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème journées de l'hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Brest, France</w:t>
+              <w:t xml:space="preserve">Euromech Colloquium on Scientific and Technological Challenges in Offshore Vertical Axis Wind Turbines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629487v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of blade profile for offshore vertical axis wind turbines using Double Multiple Stream Tube model with tip loss correction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sukanta Roy</w:t>
+                <w:t xml:space="preserve">Akhmediev breathers under strong-wind regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Eeltink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Brunetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromech Colloquium on Scientific and Technological Challenges in Offshore Vertical Axis Wind Turbines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Workshop on Extreme events &amp; Rogue waves,Bad Honnef, International Wilhelm and Else Heraeus Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Norbert Hoffmann, May 2016, Bad Honnef, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629690v1</w:t>
+                <w:t xml:space="preserve">hal-01288594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Akhmediev breathers under strong-wind regime</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sillage du vent sur les ondes de surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Extreme events &amp; Rogue waves,Bad Honnef, International Wilhelm and Else Heraeus Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Norbert Hoffmann, May 2016, Bad Honnef, Germany</w:t>
+              <w:t xml:space="preserve">Sillage et ondes de surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Frederic Moisy, Apr 2016, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288594v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sillage du vent sur les ondes de surface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early stages of wind wave and drift current generation under non-stationary wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciá Robles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sillage et ondes de surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Frederic Moisy, Apr 2016, Saclay, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286127v1</w:t>
+                <w:t xml:space="preserve">hal-01286138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface drift in the upper centimeters of the water column in short fetches and the behavior of the diffusive sub-layer from experiments in a wind wave flume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude en soufflerie air-eau du comportement hydro-aérodynamique de maquettes d’éoliennes flottantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luciá Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union EGU2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.14641</w:t>
+              <w:t xml:space="preserve">Colloque Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Pouliquen, Mar 2015, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01286557v1</w:t>
+                <w:t xml:space="preserve">hal-01286565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude en soufflerie air-eau du comportement hydro-aérodynamique de maquettes d’éoliennes flottantes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Modulational evolution of water-waves at the atmosphere-ocean interface: some similarities with non-linear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. C. Hsu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Olivier Pouliquen, Mar 2015, Marseille, France</w:t>
+              <w:t xml:space="preserve">Third Conference on Laser, Weather, and Climate -CLWC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jerome Kasparian, Sep 2015, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286565v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulational evolution of water-waves at the atmosphere-ocean interface: some similarities with non-linear optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Chabchoub</w:t>
+                <w:t xml:space="preserve">Surface drift in the upper centimeters of the water column in short fetches and the behavior of the diffusive sub-layer from experiments in a wind wave flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. C. Hsu</w:t>
+                <w:t xml:space="preserve">P. Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciá Robles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Conference on Laser, Weather, and Climate -CLWC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jerome Kasparian, Sep 2015, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">European Geophysical Union EGU2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Vienna, Austria. pp.14641</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01286142v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01286557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the surface wind drift at short fetches as observed in a wind wave flume</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiwave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISE 2014 Waves In Shallow water Environment meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Reading, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd MULTIWAVE Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081435v1</w:t>
+                <w:t xml:space="preserve">hal-01344295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on breathers and rogue waves</w:t>
               </w:r>
@@ -9297,679 +9258,718 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiwave</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dark solitons on the surface of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd MULTIWAVE Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.16890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01344295v1</w:t>
+                <w:t xml:space="preserve">hal-01288786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark solitons on the surface of water</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dépôt sec des aérosols submicroniques sur l’eau en présence de vent et de courant: expérience en laboratoire et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mailliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienne, Austria. pp.16890</w:t>
+              <w:t xml:space="preserve">Atelier de modélisation de l'atmosphère AMA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Météo-France, Jan 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288786v1</w:t>
+                <w:t xml:space="preserve">hal-01288882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt sec des aérosols submicroniques sur l’eau en présence de vent et de courant: expérience en laboratoire et modélisation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the onset of surface wind drift at short fetches as observed in a wind wave flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luciá Robles</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier de modélisation de l'atmosphère AMA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Météo-France, Jan 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16063</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01288882v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the onset of surface wind drift at short fetches as observed in a wind wave flume</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+                <w:t xml:space="preserve">Small scale tests of floating wind turbines in the wind and wave flume of Luminy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Lacaze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luciá Robles</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16063</w:t>
+              <w:t xml:space="preserve">14th journées d’hydrodynamique, Val de Reuil, France, 18-20 Nov 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDF, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288626v1</w:t>
+                <w:t xml:space="preserve">hal-01221643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale tests of floating wind turbines in the wind and wave flume of Luminy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remy</w:t>
+                <w:t xml:space="preserve">Experimental long term evolution of breathers in water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christopher Luneau</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th journées d’hydrodynamique, Val de Reuil, France, 18-20 Nov 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDF, Nov 2014, Val de Reuil, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221643v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01288803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental long term evolution of breathers in water waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Kharif</w:t>
+                <w:t xml:space="preserve">On the surface wind drift at short fetches as observed in a wind wave flume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vienna, Austria. pp.16891</w:t>
+              <w:t xml:space="preserve">WISE 2014 Waves In Shallow water Environment meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Reading, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01288803v1</w:t>
+                <w:t xml:space="preserve">hal-02081435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air flow structures in the very close vicinity of wind generated water waves</w:t>
               </w:r>
@@ -10119,51 +10119,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of accelerated winds on the wave growth through detailed laboratory measurements.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,64 +10477,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed studies on the effect of combined wind-sea and opposing swell on the ocean-atmosphere fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Garcia-Nava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10592,523 +10592,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">OCARINA : a new platform dedicated to measurements of Air-Sea fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Connan</w:t>
+                <w:t xml:space="preserve">Christophe Caudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00853569v1</w:t>
+                <w:t xml:space="preserve">hal-00711272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Tank Experiments on Peregrine Type Surface Gravity waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+                <w:t xml:space="preserve">Dépôt sec des aérosols à l'interface air-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp.1</w:t>
+              <w:t xml:space="preserve">Semaine des thèses IRSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760339v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt sec des aérosols à l'interface air-eau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amielh</w:t>
+                <w:t xml:space="preserve">Wave Tank Experiments on Peregrine Type Surface Gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Onorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine des thèses IRSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760276v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCARINA : a new platform dedicated to measurements of Air-Sea fluxes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Luisset</w:t>
+                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711272v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear Schrödinger equation for water waves on finite depth with constant vorticities</w:t>
               </w:r>
@@ -11183,176 +11183,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00760367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind effects on waves propagating to the shore: experimental and numerical investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.11019</w:t>
+              <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760743v1</w:t>
+                <w:t xml:space="preserve">hal-00760741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Submicronic aerosol dry deposition non urban surfaces: a wind tunnel study to improve the lack of knowledge</w:t>
+                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Roupsard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
@@ -11366,219 +11366,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laguionie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Aerosol Conference 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Manchester, United Kingdom</w:t>
+              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760741v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the submicronic aerosol dry deposition on urban surfaces in a wind tunnel.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind effects on waves propagating to the shore: experimental and numerical investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Laguionie</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Glockner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26ème Congrès Français sur les aerosols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2011, Paris, France. pp.1-6</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.11019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760194v1</w:t>
+                <w:t xml:space="preserve">hal-00760743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">numerical simulations of spilling breaking waves</w:t>
               </w:r>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevenick Calec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12011,755 +12011,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00362148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of nonlinear short gravity waves in the presence of an unsteady uniform current</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
+                <w:t xml:space="preserve">The Fetch Campaign, study of the turbulent fluxes, surface waves and remotely sensed parameters in fetch limited situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Despiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union Genaral Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.08971</w:t>
+              <w:t xml:space="preserve">Air Sea Interface Symposium ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325408v1</w:t>
+                <w:t xml:space="preserve">hal-00232984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fetch Campaign, study of the turbulent fluxes, surface waves and remotely sensed parameters in fetch limited situations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+                <w:t xml:space="preserve">Wind-forced modulations of gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Sea Interface Symposium ASI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Rogue wave symposium 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brest, France. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232984v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-forced modulations of gravity waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Leblanc</w:t>
+                <w:t xml:space="preserve">Space-time measurement of breaking wave kinematics and void fraction in the surf zone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rogue wave symposium 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brest, France. pp.115-116</w:t>
+              <w:t xml:space="preserve">ICTAM Symposium 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362165v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00362155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-time measurement of breaking wave kinematics and void fraction in the surf zone</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">Effect of surface waves on the determination of momentum fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTAM Symposium 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.12205</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00362155v1</w:t>
+                <w:t xml:space="preserve">hal-00325403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface waves on the determination of momentum fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+                <w:t xml:space="preserve">Modeling of nonlinear short gravity waves in the presence of an unsteady uniform current</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.12205</w:t>
+              <w:t xml:space="preserve">European Geophysical Union Genaral Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Vienna, Austria. pp.08971</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00325403v1</w:t>
+                <w:t xml:space="preserve">hal-00325408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large Eddy Simulation of the hydrodynamics generated by regular plunging breaking waves</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surf and Roll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Seminaire irphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193227v1</w:t>
+                <w:t xml:space="preserve">hal-00084410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surf and Roll</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface libre non linéaire au droit d'un mur vertical : effet d'une bathymétrie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire irphe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France. pp.371-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084410v1</w:t>
+                <w:t xml:space="preserve">hal-00193218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">UHF Radar signature of a tsunami approaching coastal area: modelling, experiments and application to tsunami warning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12801,975 +12814,924 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geoscience Union Fall 2007 Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface libre non linéaire au droit d'un mur vertical : effet d'une bathymétrie locale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId320" w:history="1">
+                <w:t xml:space="preserve">Nonlinear free surface motions close to a vertical wall. Influence of a local varying bathymetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brest, France. pp.371-382</w:t>
+              <w:t xml:space="preserve">22th Water waves and floatting bodies symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Plitvice, Croatia. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193218v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear free surface motions close to a vertical wall. Influence of a local varying bathymetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
+                <w:t xml:space="preserve">Run up of surface and internal waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remy</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gavrilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Liapidevskii</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22th Water waves and floatting bodies symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Plitvice, Croatia. pp.1-4</w:t>
+              <w:t xml:space="preserve">International conference on fluxes and structure in fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, St-Petersburg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193012v1</w:t>
+                <w:t xml:space="preserve">hal-00230147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run up of surface and internal waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cinématique du déferlement d'une houle régulière sur une plage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Pavlova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on fluxes and structure in fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, St-Petersburg, Russia</w:t>
+              <w:t xml:space="preserve">22ème journée thématique de l'AFVL, Association Française de Vélocimétrie Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00230147v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cinématique du déferlement d'une houle régulière sur une plage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the hydrodynamics generated by regular plunging breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème journée thématique de l'AFVL, Association Française de Vélocimétrie Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, Meudon, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Society Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193226v1</w:t>
+                <w:t xml:space="preserve">hal-00193225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the hydrodynamics generated by regular plunging breaking waves</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of mixing and dispersion effects in the shallow waters of the coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizzio Brocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Grimshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01358</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193225v1</w:t>
+                <w:t xml:space="preserve">hal-00193224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of mixing and dispersion effects in the shallow waters of the coastal zone</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Large Eddy Simulation of the hydrodynamics generated by regular plunging breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Society Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01697</w:t>
+              <w:t xml:space="preserve">11th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193224v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new instrumentation for measuring atmospheric pressure fluctuations in the marine atmospheric boundary layer.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Legac</w:t>
+                <w:t xml:space="preserve">Large eddy simulation of regular waves breaking over a sloping beach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">30th International Conference on Coastal Engineering (ICCE 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, San Diego, CA, United States. pp.238-250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/9789812709554_0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151399v1</w:t>
+                <w:t xml:space="preserve">hal-00092703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new intrumentation for measuring static pressure fluctuations in the marine atmospheric boundary layer</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind stress distribution above complex sea states</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Peirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Drennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Society symposium EGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.06418</w:t>
+              <w:t xml:space="preserve">European Geosciences Union - EGU 2006 General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Vienne, Austria. Geophysical Research Abstracts, Vol. 8, 06833, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193386v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00083836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiment on waves propagating and breaking on a beach : regular and solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13785,386 +13747,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Symposium EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.01532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large eddy simulation of regular waves breaking over a sloping beach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lubin</w:t>
+                <w:t xml:space="preserve">Stress above wind plus paddle waves: modelling of a laboratory experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir K. Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Peirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on Coastal Engineering (ICCE 2006)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/9789812709554_0021⟩</w:t>
+              <w:t xml:space="preserve">European Geosciences Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria. pp.00854, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/2007JPO3550.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00092703v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00084399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind stress distribution above complex sea states</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new intrumentation for measuring static pressure fluctuations in the marine atmospheric boundary layer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union - EGU 2006 General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Vienne, Austria. Geophysical Research Abstracts, Vol. 8, 06833, 2006</w:t>
+              <w:t xml:space="preserve">European Geophysical Society symposium EGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.06418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00083836v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress above wind plus paddle waves: modelling of a laboratory experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vladimir K. Makin</w:t>
+                <w:t xml:space="preserve">A new instrumentation for measuring atmospheric pressure fluctuations in the marine atmospheric boundary layer.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Boniface</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Geosciences Union 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00084399v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00151399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés cinématiques des vagues déferlantes sur une plage inclinée / Breaking wave kinematics on sloping beaches</w:t>
               </w:r>
@@ -14571,476 +14571,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bound Wave effects in Microwave and Acoustic Backscatter from rough water surfaces</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interface tracking during surface wave breaking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Dahl</w:t>
+                <w:t xml:space="preserve">C. Lachaume</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Geovanangeli</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Fraunié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Biausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Marcer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium (IGARSS 2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGS European Geophysical Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Nice, France. pp.03998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232755v1</w:t>
+                <w:t xml:space="preserve">hal-00232729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface tracking during surface wave breaking</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation numérique et expérimentale du deferlement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Rey</w:t>
+                <w:t xml:space="preserve">Hervé Michallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Biausser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Richard Marcer</w:t>
+                <w:t xml:space="preserve">Stéphane Abadie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS European Geophysical Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Nice, France. pp.03998</w:t>
+              <w:t xml:space="preserve">Journée PATOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2002, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232729v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation numérique et expérimentale du deferlement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bound Wave effects in Microwave and Acoustic Backscatter from rough water surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Plant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Dahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Michallet</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Geovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée PATOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Geoscience And Remote Sensing Symposium (IGARSS 2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2002, Toronto, Canada. pp.1263-1265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IGARSS.2002.1025908⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232771v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind-wave interactions: some physical processes at the air-water interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminirina Joelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FETCH meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Villefranche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15065,90 +15065,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind stress over complex sea states: open ocean and laboratory observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Society EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nice, France. pp.00232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15173,90 +15173,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of non linear processes related with surface waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminirina Joelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Mathematical methods in oceanography deterministic and stochastic approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15275,531 +15275,531 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air Flow separation over unsteady breaking waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wind-wave interactions: preliminary investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminirina Joelson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Reul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Philippe Dussoulliez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">1999, pp.223</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fetch Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 1999, Paris, France. pp.93-96</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106741v1</w:t>
+                <w:t xml:space="preserve">hal-00232986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some Aspects of Wind-Wave Coupling at High Winds: an Experimental Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M.H. Garat</w:t>
+                <w:t xml:space="preserve">Air-Flow separation above breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">1999, pp.81</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Air Sea Interface symposium ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106728v1</w:t>
+                <w:t xml:space="preserve">hal-00232983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-wave interactions: preliminary investigations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Air-flow dynamics above non linear steep water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fetch Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 1999, Paris, France. pp.93-96</w:t>
+              <w:t xml:space="preserve">European Geophysical Symposium EGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1999, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232986v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-Flow separation above breaking waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reul</w:t>
+                <w:t xml:space="preserve">Some Aspects of Wind-Wave Coupling at High Winds: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Sydney, Australia</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232983v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00106728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air-flow dynamics above non linear steep water waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Reul</w:t>
+                <w:t xml:space="preserve">Air Flow separation over unsteady breaking waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, May 1999, The Hague, Netherlands</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1999, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232982v1</w:t>
+                <w:t xml:space="preserve">hal-00106741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Short-crested waves: a theoretical and experimental investigation</w:t>
               </w:r>
@@ -15834,70 +15834,70 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Three Dimensional Aspects of Air-Sea Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Nice, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0997-7546(99)00124-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -16009,77 +16009,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory studies of wind-wave coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16111,732 +16111,732 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A summary of Scatterometer Returns from Water Surfaces Agitated by Rain</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+                <w:t xml:space="preserve">Effet des houles obliques sur les flux de quantité de mouvement et la réponse d'un diffusiomètre en bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">1996, pp.761-768</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journées PATOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00106737v1</w:t>
+                <w:t xml:space="preserve">hal-00232997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des houles obliques sur les flux de quantité de mouvement et la réponse d'un diffusiomètre en bande Ku</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId337" w:history="1">
+                <w:t xml:space="preserve">The Air-sea interaction simulation facility at Irphe Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonmarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées PATOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, San Francisco, United States. pp.OP-11B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232997v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Air-sea interaction simulation facility at Irphe Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonmarin</w:t>
+                <w:t xml:space="preserve">Développement de méthodes de modélisation et de méthodes expérimentales pour l'étude des processus diphasiques au voisinage de l'interface air-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, San Francisco, United States. pp.OP-11B-03</w:t>
+              <w:t xml:space="preserve">Journées Ecoulements Diphasiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232993v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes de modélisation et de méthodes expérimentales pour l'étude des processus diphasiques au voisinage de l'interface air-eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Kharif</w:t>
+                <w:t xml:space="preserve">On the three dimensional wave patterns at early stages of wind-wave development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Caulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Chen</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Anenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor I. Shrira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ecoulements Diphasiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Marseille, France</w:t>
+              <w:t xml:space="preserve">21st European Geophysical Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, The Hague, Netherlands. pp.OA-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232999v1</w:t>
+                <w:t xml:space="preserve">hal-00232992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the three dimensional wave patterns at early stages of wind-wave development</w:t>
+                <w:t xml:space="preserve">On the three-dimensional wind-wave patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Caulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor I. Shrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Geophysical Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, The Hague, Netherlands. pp.OA-135</w:t>
+              <w:t xml:space="preserve">Oceanography Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232992v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the three-dimensional wind-wave patterns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Victor I. Shrira</w:t>
+                <w:t xml:space="preserve">A summary of Scatterometer Returns from Water Surfaces Agitated by Rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larry F. Bliven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...37 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Amsterdam, Netherlands</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr W. Sobieski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1996, pp.761-768</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232990v1</w:t>
+                <w:t xml:space="preserve">hal-00106737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie d'ondes de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16874,103 +16874,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy rain effects on scatterometer returns from rain roughened seas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sobieski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium '95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Firenze, Italy. pp.95CH35770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16995,64 +16995,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communiqué on veering wind effects on scatterometry from the sea-surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Billat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sobieski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17155,51 +17155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th GRETSI symposium: Groupe de recherche et D'etudes du Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Juan Les Pins, France. pp.1371-1374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17224,51 +17224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la structure spatiale d'un champ de vagues de vent par méthode optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Borleteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17345,51 +17345,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory investigation on electromagnetic bias in sea level measurements by microwave altimeters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17462,346 +17462,346 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical characterization of swell type waves effect on wind sea growth with fetch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
+                <w:t xml:space="preserve">Wind and Wave Dependent Sea Spray Generation Functions - From the Laboratory to the Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Piazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A M J van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th Workshop Waves in Shallow-water Environments (WISE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">Workshop Air/sea Interactions, Summer School Oxy-Jeunes, Ecole de Physique des Houches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Les Houches, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348168v1</w:t>
+                <w:t xml:space="preserve">hal-03348157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind and Wave Dependent Sea Spray Generation Functions - From the Laboratory to the Field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Luneau</w:t>
+                <w:t xml:space="preserve">Experimental and numerical characterization of swell type waves effect on wind sea growth with fetch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Villefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Air/sea Interactions, Summer School Oxy-Jeunes, Ecole de Physique des Houches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Les Houches, France</w:t>
+              <w:t xml:space="preserve">27th Workshop Waves in Shallow-water Environments (WISE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348157v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des variations spatiales de la SST à sub meso-échelle : quelle stratégie de mesure adopter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puigserver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17843,90 +17843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des variations spatiales de la SST à sub meso-échelle (&amp;lt;1km): quelle stratégie de mesure adopter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puigserver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17968,64 +17968,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciá Robles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18063,51 +18063,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du flotteur PICCOLO (Profiling Instrument to Check if the wind Curvature is Only Logarithmic on the Ocean)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18223,64 +18223,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanta Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luneau Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th EAWE on Wind Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cranfield, United Kingdom. 2017</w:t>
@@ -18680,350 +18680,350 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00192505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scatterometer returns from water surfaces agitated by rain</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of short wind-waves over uniform surface currents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Donelan, Hui and Plant. </w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonmarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donelan, Hui and Plant Eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air-Sea Interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, University of Toronto Press, pp.680-685, 1996</w:t>
+              <w:t xml:space="preserve">, University of Toronto Press, pp.692-697, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00229848v1</w:t>
+                <w:t xml:space="preserve">hal-00192511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of short wind-waves over uniform surface currents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Friction velocity estimation using dual-frequency altimeter data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lary Bliven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Sobieski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guissard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Donelan, Hui and Plant Eds. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donelan, Hui and Plant eds. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air-Sea Interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Toronto Press, pp.692-697, 1996</w:t>
+              <w:t xml:space="preserve">Air-sea interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto Press, pp.686-691, 1996, 0930050002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00192511v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00229827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Friction velocity estimation using dual-frequency altimeter data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId424" w:history="1">
+                <w:t xml:space="preserve">Scatterometer returns from water surfaces agitated by rain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lary Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sobieski</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Donelan, Hui and Plant eds. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Donelan, Hui and Plant. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air-sea interface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Toronto Press, pp.686-691, 1996, 0930050002</w:t>
+              <w:t xml:space="preserve">Air-Sea Interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Toronto Press, pp.680-685, 1996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00229827v1</w:t>
+                <w:t xml:space="preserve">hal-00229848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical simulations of buoyancy driven flows in cylinders and cavities for vapour crystal growth</w:t>
               </w:r>
@@ -19191,51 +19191,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC4A-OA experiment: Air-Sea Flux Mast Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geyskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19318,77 +19318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC4A-OA_OCARINA : OCARINA Air-Sea Flux Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luneau Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19445,103 +19445,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OCARINA (Ocean coupled to the atmosphere: instrumented research on an auxiliary ship)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cambra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Marié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Bourras</w:t>
+                <w:t xml:space="preserve">Marie-Noëlle Bouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucio Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19874,51 +19874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Hubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eeltink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30025-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348026v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Car&#248;e Kristoffersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Thomas Georgakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piazzola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M J van Eijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00636-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Robles-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ocampo-Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Nava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01478-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0050.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Brunetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06043-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181844v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ocampo-Torres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.06.007" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-13-00055.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.011002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.124101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Peirson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.88" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824706" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9240-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QDBTR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193110v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir K. Makin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JPO3550.1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192468v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007007641" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J1KP1LDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Plant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084404v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guignard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Thompson" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00055-X" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQFGKG0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014605v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817202" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2001)018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192471v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192475v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(99)00124-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4SF0S5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084405v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bliven" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.739094" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104470v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry F. Bliven" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W. Sobieski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Guissard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233000v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delorme" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobieski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308954039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ramamonjiarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.317446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348150v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geykens Nicolas" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428936v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348167v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Eijk" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16292" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles-Dias Lucia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pergler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373331v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563459v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puigserver" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375345v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375337v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373418v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Christopher" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373416v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081410v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081471v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081418v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luneau" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourras" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roy" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081462v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373419v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629533v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630687v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Eeltink" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630364v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci&#225; Robles" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630688v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630689v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Arthur" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benedetti" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629487v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Hsu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Li" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629690v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288594v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eeltink" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brunetti" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286127v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286557v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osuna" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286565v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286142v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Branger" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Hsu" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081435v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344295v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288786v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288882v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailliat" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288626v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221643v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lacaze" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288803v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760294v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760371v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia-Nava" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furevick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760339v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760276v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711272v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luisset" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760743v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232984v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362155v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325403v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193227v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084410v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193222v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193218v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193012v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230147v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gavrilov" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlova" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193226v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193225v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193224v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizzio Brocchini" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grimshaw" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shokin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151399v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legac" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084401v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092703v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812709554_0021" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083836v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084399v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Zucchini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232755v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Geovanangeli" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1025908" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232981v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106741v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reul" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106728v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Garat" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232986v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussoulliez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232983v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232982v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232988v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Garat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106737v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232997v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skandrani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonmarin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232999v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232992v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Anenkov" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Shrira" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232990v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232674v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853844v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guissard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1994.399311" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borleteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1991.579930" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348157v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M J van Eijk" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629721v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzidi Akram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338962v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198501923.003.0009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192503v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/wind-over-wave-couplings-9780198501923?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229848v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lary Bliven" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192511v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229827v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Smutek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierre Extremet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0707-5_68" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLR12G1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034236v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geyskens" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77341" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066519v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77479" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Hubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eeltink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30025-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348026v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Car&#248;e Kristoffersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Thomas Georgakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piazzola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M J van Eijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00636-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Robles-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ocampo-Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Nava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01478-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0050.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Brunetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06043-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ocampo-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-13-00055.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.011002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.124101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Peirson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.88" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824706" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9240-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QDBTR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007007641" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J1KP1LDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir K. Makin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JPO3550.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Plant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guignard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Thompson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00055-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQFGKG0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2001)018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(99)00124-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4SF0S5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bliven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.739094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delorme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry F. Bliven" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W. Sobieski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Guissard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobieski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308954039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ramamonjiarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.317446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Eijk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16292" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geykens Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles-Dias Lucia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pergler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puigserver" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Christopher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Eeltink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci&#225; Robles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Arthur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benedetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Hsu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eeltink" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brunetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Branger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Hsu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osuna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailliat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lacaze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760294v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760371v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia-Nava" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furevick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luisset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760339v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232984v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193218v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193222v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gavrilov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193225v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizzio Brocchini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grimshaw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shokin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812709554_0021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084399v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193386v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Zucchini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Geovanangeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1025908" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232981v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussoulliez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Garat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232988v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Garat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skandrani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232993v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonmarin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232992v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Anenkov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Shrira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232990v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232674v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853844v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guissard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1994.399311" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borleteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1991.579930" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M J van Eijk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629721v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzidi Akram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338962v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198501923.003.0009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192503v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/wind-over-wave-couplings-9780198501923?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229827v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lary Bliven" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229848v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Smutek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierre Extremet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0707-5_68" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLR12G1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034236v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geyskens" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77341" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066519v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77479" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>