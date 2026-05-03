--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -412,563 +412,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
+                <w:t xml:space="preserve">Experimental study of the effect of wind above irregular waves on the wave-induced load statistics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjorn Stevens</w:t>
+                <w:t xml:space="preserve">Julie Carøe Kristoffersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bony</w:t>
+                <w:t xml:space="preserve">Henrik Bredmose</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Farrell</w:t>
+                <w:t xml:space="preserve">Christos Thomas Georgakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Ament</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth System Science Data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
+              <w:t xml:space="preserve">Coastal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.103940. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103940⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03023368v3</w:t>
+                <w:t xml:space="preserve">hal-03348026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the effect of wind above irregular waves on the wave-induced load statistics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea-Spray-Generation Dependence on Wind and Wave Combinations: A Laboratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Carøe Kristoffersen</w:t>
+                <w:t xml:space="preserve">Jacques Piazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrik Bredmose</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Alexander M J van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coastal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.coastaleng.2021.103940⟩</w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.477 - 505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10546-021-00636-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348026v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Spray-Generation Dependence on Wind and Wave Combinations: A Laboratory Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bruch</w:t>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Piazzola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander M J van Eijk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Luneau</w:t>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 180, pp.477 - 505. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10546-021-00636-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03344241v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03263758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
+                <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Reverdin</w:t>
+                <w:t xml:space="preserve">Bjorn Stevens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Olivier</w:t>
+                <w:t xml:space="preserve">Sandrine Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+                <w:t xml:space="preserve">David Farrell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Felix Ament</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Alan M. Blyth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+              <w:t xml:space="preserve">Earth System Science Data</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.4067-4119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/essd-13-4067-2021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263758v1</w:t>
+                <w:t xml:space="preserve">hal-03023368v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of the wind acceleration magnitude during the first stages of the wind-wave generation process</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2048,51 +2048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,425 +2284,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of dark solitons on the surface of water</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Growth and dissipation of wind forced, deep water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">Laurent Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Proment</w:t>
+                <w:t xml:space="preserve">J. Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.124101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 722, pp.5-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850819v1</w:t>
+                <w:t xml:space="preserve">hal-00850963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and dissipation of wind forced, deep water waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Grare</w:t>
+                <w:t xml:space="preserve">Experiments on wind-perturbed rogue wave hydrodynamics using the Peregrine breather model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William L. Peirson</w:t>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.88⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.101704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4824706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850963v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on wind-perturbed rogue wave hydrodynamics using the Peregrine breather model</w:t>
+                <w:t xml:space="preserve">Experimental observation of dark solitons on the surface of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Proment</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.101704. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (12), pp.124101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4824706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.124101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906953v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement in a wind tunnel of dry deposition velocities of submicron aerosol with associated turbulence onto rough and smooth urban surfaces</w:t>
               </w:r>
@@ -2848,51 +2848,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2952,51 +2952,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamique extrême près des cotes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3047,64 +3047,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la couche limite dans l'air à proximité immédiate des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126 (3), pp.477-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3258,51 +3258,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A particle image velocimetry investigation on laboratory surf-zone breaking waves over a sloping beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3387,64 +3387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir K. Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (12), pp.2824-2837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3504,51 +3504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Plant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3589,325 +3589,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The FETCH experiment : an overview</w:t>
+                <w:t xml:space="preserve">A time-Frequency Application with the Stokes-Woodward technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Hauser</w:t>
+                <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Despiau</w:t>
+                <w:t xml:space="preserve">Donald R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Drennan</w:t>
+                <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 108 (C3), 8053 (12pp.). </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 41, n° 11 part. 2, pp.2670- 2673. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00083475v1</w:t>
+                <w:t xml:space="preserve">hal-00014605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A time-Frequency Application with the Stokes-Woodward technique</w:t>
+                <w:t xml:space="preserve">The FETCH experiment : an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Guignard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">S. Bouffies-Cloché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donald R. Thompson</w:t>
+                <w:t xml:space="preserve">S. Despiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Chapron</w:t>
+                <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 41, n° 11 part. 2, pp.2670- 2673. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 108 (C3), 8053 (12pp.). </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TGRS.2003.817202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2001JC001202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014605v1</w:t>
+                <w:t xml:space="preserve">hal-00083475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of random nonlinear water waves: the Stokes–Woodward technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminirina Joelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3915,51 +3915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald R. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 331 (3), pp.189-196. </w:t>
@@ -4143,51 +4143,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On short crested waves: experimental and analytical investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 37 (1), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11 (7), pp.1959-1961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4726,51 +4726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sobieski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 14 (12), pp.2315-2329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5029,437 +5029,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of swell on wind-wave growth with fetch: an experimental and numerical study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Villefer</w:t>
+                <w:t xml:space="preserve">Timbalès (Température et Imagerie. Mesures à profondeur Bulk par Avance en Ligne d’une Escadrille à Submeso-échelle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria João Teles</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Air/sea Interactions, Summer School Oxy-Jeunes, Ecole de Physique des Houches</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Les Houches, France</w:t>
+              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Drones &amp; Cap', Sep 2021, Saint-Pierre-d’Oléron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348165v1</w:t>
+                <w:t xml:space="preserve">hal-03428936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timbalès (Température et Imagerie. Mesures à profondeur Bulk par Avance en Ligne d’une Escadrille à Submeso-échelle)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+                <w:t xml:space="preserve">Field validation of wave-wind-dependent sea spray generation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Bruch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Piazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Drones &amp; Capteurs embarqués 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Virtual meeting, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu21-16292⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03428936v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field validation of wave-wind-dependent sea spray generation functions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Influence of swell on wind-wave growth with fetch: an experimental and numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Villefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander van Eijk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Luneau</w:t>
+                <w:t xml:space="preserve">Maria João Teles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Violeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2021</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop Air/sea Interactions, Summer School Oxy-Jeunes, Ecole de Physique des Houches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Les Houches, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03348167v1</w:t>
+                <w:t xml:space="preserve">hal-03348165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUREC4A-Ocean/Atmosphere campaign: status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une nouvelle approche pour mesurer la composante verticale des courants océaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Barrillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,64 +5691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geykens Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A short and pragmatic meeting on EUREC4-0A/ATOMIC analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line meeting, France</w:t>
@@ -5894,90 +5894,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude numérique et expérimentale d'une hydrolienne à axe vertical et à pitch variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Pergler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5996,441 +5996,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03022735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of the spatial structures of the SST at sub-mesoscale: data analysis and instrument design</w:t>
+                <w:t xml:space="preserve">Identification of eddy viscosity profile in the marine surface layer in transient wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Puigserver</w:t>
+                <w:t xml:space="preserve">Philippe Fraunie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Devenon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier d’Expérimentation et d’Instrumentation de l’INSU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union EGU 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02563459v1</w:t>
+                <w:t xml:space="preserve">hal-02373337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of eddy viscosity profile in the marine surface layer in transient wind conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
+                <w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Aldebert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baklouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexei Sentchev</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theophile Caby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union EGU 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, The European Geoscience Union (EGU), Apr 2019, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373337v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02373413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy viscosity identification in the Ekman layer in North Western Mediterranean Sea</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Baklouti</w:t>
+                <w:t xml:space="preserve">Observation of the spatial structures of the SST at sub-mesoscale: data analysis and instrument design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Puigserver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques LEFE-GMMC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe Mission Mercator Coriolis (GMMC), Jun 2019, Toulon, France</w:t>
+              <w:t xml:space="preserve">Atelier d’Expérimentation et d’Instrumentation de l’INSU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02373413v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02563459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air-Sea Turbulent Fluxes and Upper-Ocean Currents During the TURBORADAR-TURBIDENT Experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexei Sentchev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6524,51 +6524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanta Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6822,51 +6822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanta Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7247,256 +7247,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
+                <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018-1339, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 5683</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375337v1</w:t>
+                <w:t xml:space="preserve">hal-02375345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
+                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018 - 5683</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.2018-1339, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechflu.2019.06.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02375345v1</w:t>
+                <w:t xml:space="preserve">hal-02375337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water-waves frequency upshift of the spectral mean due to wind forcing</w:t>
               </w:r>
@@ -7534,51 +7534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maura Brunetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Kasparian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union symposium, EGU 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Vienna, Austria</w:t>
@@ -8233,51 +8233,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lemoine Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maura Benedetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIAM conference on non- linear waves and coherent structures, session MS10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Philadelphia, United States</w:t>
@@ -8457,51 +8457,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanta Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9277,51 +9277,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dark solitons on the surface of water</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9657,51 +9657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th journées d’hydrodynamique, Val de Reuil, France, 18-20 Nov 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EDF, Nov 2014, Val de Reuil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9739,51 +9739,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental long term evolution of breathers in water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9949,191 +9949,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Air flow structures in the very close vicinity of wind generated water waves</w:t>
+                <w:t xml:space="preserve">Analytical and experimental studies on water-wave rogue waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fluxes and Structures in Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, San-Petersburg, Russia. 3pp</w:t>
+              <w:t xml:space="preserve">Invited seminar on rogue waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Tainan, Taiwan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00856102v1</w:t>
+                <w:t xml:space="preserve">hal-01289700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical and experimental studies on water-wave rogue waves</w:t>
+                <w:t xml:space="preserve">Air flow structures in the very close vicinity of wind generated water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Invited seminar on rogue waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Tainan, Taiwan</w:t>
+              <w:t xml:space="preserve">International Conference on Fluxes and Structures in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, San-Petersburg, Russia. 3pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01289700v1</w:t>
+                <w:t xml:space="preserve">hal-00856102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the effect of accelerated winds on the wave growth through detailed laboratory measurements.</w:t>
               </w:r>
@@ -10221,894 +10221,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dry Deposition of Sub-micron Aerosols Over Water Surfaces According to Air-Water Streams</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nevenick Calec</w:t>
+                <w:t xml:space="preserve">Detailed studies on the effect of combined wind-sea and opposing swell on the ocean-atmosphere fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Boyer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+                <w:t xml:space="preserve">H. Garcia-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furevick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st AAAR conference, American Association for Aerosol research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Minneapolis, United States</w:t>
+              <w:t xml:space="preserve">European General Union general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760294v1</w:t>
+                <w:t xml:space="preserve">hal-00760371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution de l'enveloppe de type soliton pulsé de Peregrine d'un groupe de vagues : approches analytique et expérimentale.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">OCARINA : a new platform dedicated to measurements of Air-Sea fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Caudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Baggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Luisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées de l’hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Chatou, France. pp.1-12</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760321v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed studies on the effect of combined wind-sea and opposing swell on the ocean-atmosphere fluxes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">B. Furevick</w:t>
+                <w:t xml:space="preserve">Dépôt sec des aérosols à l'interface air-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Union general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">Semaine des thèses IRSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760371v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCARINA : a new platform dedicated to measurements of Air-Sea fluxes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wave Tank Experiments on Peregrine Type Surface Gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Onorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711272v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt sec des aérosols à l'interface air-eau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amielh</w:t>
+                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine des thèses IRSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760276v1</w:t>
+                <w:t xml:space="preserve">hal-00853569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Tank Experiments on Peregrine Type Surface Gravity waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évolution de l'enveloppe de type soliton pulsé de Peregrine d'un groupe de vagues : approches analytique et expérimentale.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nail Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp.1</w:t>
+              <w:t xml:space="preserve">13èmes journées de l’hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Chatou, France. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760339v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Dry Deposition of Sub-micron Aerosols Over Water Surfaces According to Air-Water Streams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
+              <w:t xml:space="preserve">31st AAAR conference, American Association for Aerosol research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Minneapolis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853569v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nonlinear Schrödinger equation for water waves on finite depth with constant vorticities</w:t>
               </w:r>
@@ -11465,77 +11465,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Vienna, Austria. pp.11019</w:t>
@@ -11590,51 +11590,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevenick Calec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11791,523 +11791,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00854493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface gravity waves in the presence of an unsteady uniform current: application to tsunami warning</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
+                <w:t xml:space="preserve">Description fine de la couche limite aérienne à proximité immédiate de l'interface air-mer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGS Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Vienna, Australia. pp.EGU2009-9178</w:t>
+              <w:t xml:space="preserve">AMA Atelier de modélisation de l'Atmosphère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, toulouse, France. 10 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00438227v1</w:t>
+                <w:t xml:space="preserve">hal-00362148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description fine de la couche limite aérienne à proximité immédiate de l'interface air-mer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+                <w:t xml:space="preserve">Surface gravity waves in the presence of an unsteady uniform current: application to tsunami warning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dubosq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMA Atelier de modélisation de l'Atmosphère</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, toulouse, France. 10 pp</w:t>
+              <w:t xml:space="preserve">EGS Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Vienna, Australia. pp.EGU2009-9178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362148v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00438227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Fetch Campaign, study of the turbulent fluxes, surface waves and remotely sensed parameters in fetch limited situations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wind-forced modulations of gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Pelon</w:t>
+                <w:t xml:space="preserve">Stephane Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Francius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Golay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Air Sea Interface Symposium ASI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1999, Sydney, Australia</w:t>
+              <w:t xml:space="preserve">Rogue wave symposium 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Brest, France. pp.115-116</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232984v1</w:t>
+                <w:t xml:space="preserve">hal-00362165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind-forced modulations of gravity waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Leblanc</w:t>
+                <w:t xml:space="preserve">The Fetch Campaign, study of the turbulent fluxes, surface waves and remotely sensed parameters in fetch limited situations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Despiau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Drennan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rogue wave symposium 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Brest, France. pp.115-116</w:t>
+              <w:t xml:space="preserve">Air Sea Interface Symposium ASI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1999, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00362165v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space-time measurement of breaking wave kinematics and void fraction in the surf zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12345,64 +12345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface waves on the determination of momentum fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12440,90 +12440,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of nonlinear short gravity waves in the presence of an unsteady uniform current</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Francius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12559,355 +12559,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00325408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surf and Roll</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Surface libre non linéaire au droit d'un mur vertical : effet d'une bathymétrie locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminaire irphe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées d'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Brest, France. pp.371-382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00084410v1</w:t>
+                <w:t xml:space="preserve">hal-00193218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface libre non linéaire au droit d'un mur vertical : effet d'une bathymétrie locale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">UHF Radar signature of a tsunami approaching coastal area: modelling, experiments and application to tsunami warning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Dubosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées d'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Brest, France. pp.371-382</w:t>
+              <w:t xml:space="preserve">American Geoscience Union Fall 2007 Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193218v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UHF Radar signature of a tsunami approaching coastal area: modelling, experiments and application to tsunami warning</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Surf and Roll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geoscience Union Fall 2007 Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, San Francisco, United States. pp.1</w:t>
+              <w:t xml:space="preserve">Seminaire irphe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193222v1</w:t>
+                <w:t xml:space="preserve">hal-00084410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear free surface motions close to a vertical wall. Influence of a local varying bathymetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves-Marie Scolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12971,51 +12971,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run up of surface and internal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Gavrilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13079,51 +13079,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique du déferlement d'une houle régulière sur une plage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13155,303 +13155,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00193226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical investigation of the hydrodynamics generated by regular plunging breaking waves</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of mixing and dispersion effects in the shallow waters of the coastal zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizzio Brocchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Grimshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efim Pelinovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Shokin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01358</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01697</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193225v1</w:t>
+                <w:t xml:space="preserve">hal-00193224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of mixing and dispersion effects in the shallow waters of the coastal zone</w:t>
+                <w:t xml:space="preserve">Experimental and numerical investigation of the hydrodynamics generated by regular plunging breaking waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Society Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01697</w:t>
+              <w:t xml:space="preserve">, Apr 2007, Vienna, Austria. pp.01358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193224v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large Eddy Simulation of the hydrodynamics generated by regular plunging breaking waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13515,51 +13515,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Coastal Engineering (ICCE 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, San Diego, CA, United States. pp.238-250, </w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13606,77 +13606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind stress distribution above complex sea states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union - EGU 2006 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. Geophysical Research Abstracts, Vol. 8, 06833, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13714,51 +13714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory experiment on waves propagating and breaking on a beach : regular and solitary waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Symposium EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France. pp.01532</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13809,64 +13809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir K. Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria. pp.00854, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13894,307 +13894,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00084399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new intrumentation for measuring static pressure fluctuations in the marine atmospheric boundary layer</w:t>
+                <w:t xml:space="preserve">A new instrumentation for measuring atmospheric pressure fluctuations in the marine atmospheric boundary layer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Legac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Danièle Hauser</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Society symposium EGS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.06418</w:t>
+              <w:t xml:space="preserve">European Geosciences Union 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00193386v1</w:t>
+                <w:t xml:space="preserve">hal-00151399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new instrumentation for measuring atmospheric pressure fluctuations in the marine atmospheric boundary layer.</w:t>
+                <w:t xml:space="preserve">A new intrumentation for measuring static pressure fluctuations in the marine atmospheric boundary layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Boniface</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Legac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Hauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">European Geophysical Society symposium EGS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Vienne, Austria. pp.06418</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00151399v1</w:t>
+                <w:t xml:space="preserve">hal-00193386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés cinématiques des vagues déferlantes sur une plage inclinée / Breaking wave kinematics on sloping beaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14232,51 +14232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory PIV Measurements of Wave Breaking on Beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14327,51 +14327,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling and experiments for solitary wave shoaling and breaking over a sloping beach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14478,83 +14478,83 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan T. Grilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard W. Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Devrard</w:t>
+                <w:t xml:space="preserve">Déborah Drevard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Nationales du Génie Civil – Génie Côtier (2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Compiègne, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
@@ -14728,51 +14728,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Michallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14970,77 +14970,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminirina Joelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FETCH meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Villefranche, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15091,64 +15091,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Remy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Society EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2000, Nice, France. pp.00232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15212,51 +15212,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Drennan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Mathematical methods in oceanography deterministic and stochastic approaches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2000, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15333,51 +15333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussoulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fetch Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Paris, France. pp.93-96</w:t>
@@ -15432,51 +15432,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Air Sea Interface symposium ASI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1999, Sydney, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15527,51 +15527,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Symposium EGS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1999, The Hague, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15596,51 +15596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Wind-Wave Coupling at High Winds: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15723,51 +15723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15779,281 +15779,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00106741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Short-crested waves: a theoretical and experimental investigation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+                <w:t xml:space="preserve">Evolution tri-dimensionnelle des vagues de vent à fetch court</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Collard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillemette Caulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUTAM Symposium on Three Dimensional Aspects of Air-Sea Interactions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées PATOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1998, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232987v1</w:t>
+                <w:t xml:space="preserve">hal-00232994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution tri-dimensionnelle des vagues de vent à fetch court</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillemette Caulliez</w:t>
+                <w:t xml:space="preserve">Short-crested waves: a theoretical and experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées PATOM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IUTAM Symposium on Three Dimensional Aspects of Air-Sea Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1998, Nice, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0997-7546(99)00124-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232994v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laboratory studies of wind-wave coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Garat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16111,398 +16111,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des houles obliques sur les flux de quantité de mouvement et la réponse d'un diffusiomètre en bande Ku</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Développement de méthodes de modélisation et de méthodes expérimentales pour l'étude des processus diphasiques au voisinage de l'interface air-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journées PATOM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journées Ecoulements Diphasiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 1996, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232997v1</w:t>
+                <w:t xml:space="preserve">hal-00232999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Air-sea interaction simulation facility at Irphe Institute</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Bonmarin</w:t>
+                <w:t xml:space="preserve">Effet des houles obliques sur les flux de quantité de mouvement et la réponse d'un diffusiomètre en bande Ku</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Reul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Skandrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, San Francisco, United States. pp.OP-11B-03</w:t>
+              <w:t xml:space="preserve">journées PATOM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232993v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de méthodes de modélisation et de méthodes expérimentales pour l'étude des processus diphasiques au voisinage de l'interface air-eau</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christian Kharif</w:t>
+                <w:t xml:space="preserve">The Air-sea interaction simulation facility at Irphe Institute</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gang Chen</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Ecoulements Diphasiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 1996, Marseille, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, San Francisco, United States. pp.OP-11B-03</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232999v1</w:t>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the three dimensional wave patterns at early stages of wind-wave development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Caulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serguei Anenkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16553,90 +16553,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the three-dimensional wind-wave patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Caulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor I. Shrira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16691,51 +16691,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A summary of Scatterometer Returns from Water Surfaces Agitated by Rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry F. Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16792,51 +16792,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie d'ondes de surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Maille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16900,77 +16900,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sobieski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanos Elfouhaily</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Geoscience and Remote Sensing Symposium '95</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1995, Firenze, Italy. pp.95CH35770</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17155,51 +17155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Chapron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th GRETSI symposium: Groupe de recherche et D'etudes du Traitement du signal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1993, Juan Les Pins, France. pp.1371-1374</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17224,51 +17224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la structure spatiale d'un champ de vagues de vent par méthode optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Borleteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17468,103 +17468,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind and Wave Dependent Sea Spray Generation Functions - From the Laboratory to the Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Piazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A M J van Eijk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Air/sea Interactions, Summer School Oxy-Jeunes, Ecole de Physique des Houches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Les Houches, France</w:t>
@@ -17632,64 +17632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Violeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Teles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey C. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th Workshop Waves in Shallow-water Environments (WISE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bergen, Norway</w:t>
@@ -17718,90 +17718,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des variations spatiales de la SST à sub meso-échelle : quelle stratégie de mesure adopter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puigserver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17843,90 +17843,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des variations spatiales de la SST à sub meso-échelle (&amp;lt;1km): quelle stratégie de mesure adopter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Puigserver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Fuda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18341,51 +18341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Wind-Wave Coupling at High Winds: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18488,51 +18488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banner M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wind driven air sea interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Mathematics, University of South Wales, Sydney Australia, pp.223-230, 1999, 0 7334 0586 X</w:t>
@@ -18561,51 +18561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of wind-wave coupling at high winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18699,51 +18699,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of short wind-waves over uniform surface currents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bonmarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18910,51 +18910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scatterometer returns from water surfaces agitated by rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lary Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19217,51 +19217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geyskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19357,64 +19357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luneau Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19604,77 +19604,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of wind drag to underlying swell slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Banner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19874,51 +19874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Hubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eeltink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30025-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348026v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Car&#248;e Kristoffersen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Thomas Georgakis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103940" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piazzola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M J van Eijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00636-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Robles-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ocampo-Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Nava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01478-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0050.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Brunetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06043-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ocampo-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-13-00055.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.011002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850819v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proment" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.124101" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850963v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grare" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Peirson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walker" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.88" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906953v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824706" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9240-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QDBTR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007007641" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J1KP1LDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir K. Makin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JPO3550.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Plant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guignard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Thompson" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00055-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQFGKG0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2001)018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(99)00124-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4SF0S5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bliven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.739094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delorme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry F. Bliven" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W. Sobieski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Guissard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobieski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308954039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ramamonjiarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.317446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428936v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348167v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Eijk" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16292" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geykens Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles-Dias Lucia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pergler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563459v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puigserver" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Christopher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375337v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375345v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Eeltink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci&#225; Robles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Arthur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benedetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Hsu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eeltink" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brunetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Branger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Hsu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osuna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailliat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lacaze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856102v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289700v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760294v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760321v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760371v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia-Nava" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furevick" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711272v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luisset" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760339v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362148v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232984v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084410v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193218v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193222v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gavrilov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193225v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193224v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizzio Brocchini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grimshaw" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shokin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812709554_0021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084399v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193386v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151399v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legac" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Zucchini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Devrard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Geovanangeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1025908" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232981v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussoulliez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Garat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232987v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232994v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232988v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Garat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232997v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skandrani" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232993v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonmarin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232999v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232992v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Anenkov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Shrira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232990v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232674v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853844v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guissard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1994.399311" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borleteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1991.579930" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M J van Eijk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629721v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzidi Akram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338962v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198501923.003.0009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192503v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/wind-over-wave-couplings-9780198501923?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229827v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lary Bliven" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229848v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Smutek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierre Extremet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0707-5_68" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLR12G1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034236v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geyskens" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77341" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066519v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77479" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Hubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eeltink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30025-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348026v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Car&#248;e Kristoffersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Thomas Georgakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piazzola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M J van Eijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00636-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Robles-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ocampo-Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Nava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01478-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0050.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Brunetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06043-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ocampo-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-13-00055.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.011002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grare" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Peirson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.88" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.124101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9240-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QDBTR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007007641" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J1KP1LDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir K. Makin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JPO3550.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Plant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Thompson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817202" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00055-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQFGKG0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2001)018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(99)00124-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4SF0S5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bliven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.739094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delorme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry F. Bliven" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W. Sobieski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Guissard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobieski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308954039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ramamonjiarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.317446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Eijk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16292" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geykens Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles-Dias Lucia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pergler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puigserver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Christopher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Eeltink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci&#225; Robles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Arthur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benedetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Hsu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eeltink" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brunetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Branger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Hsu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osuna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailliat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lacaze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia-Nava" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furevick" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luisset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760276v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760339v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193218v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193222v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084410v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gavrilov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193224v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizzio Brocchini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grimshaw" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shokin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812709554_0021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084399v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151399v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193386v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Zucchini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Drevard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Geovanangeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1025908" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232981v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussoulliez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Garat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232994v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232987v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232988v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Garat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232997v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skandrani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonmarin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232992v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Anenkov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Shrira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232990v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232674v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853844v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guissard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1994.399311" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borleteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1991.579930" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M J van Eijk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629721v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzidi Akram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338962v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198501923.003.0009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192503v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/wind-over-wave-couplings-9780198501923?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229827v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lary Bliven" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229848v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Smutek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierre Extremet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0707-5_68" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLR12G1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034236v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geyskens" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77341" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066519v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77479" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>