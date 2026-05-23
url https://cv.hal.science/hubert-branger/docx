--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -542,295 +542,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348026v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea-Spray-Generation Dependence on Wind and Wave Combinations: A Laboratory Study</w:t>
+                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Bruch</w:t>
+                <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Piazzola</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Branger</w:t>
+                <w:t xml:space="preserve">Léa Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexander M J van Eijk</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Luneau</w:t>
+                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Speich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10546-021-00636-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03344241v1</w:t>
+                <w:t xml:space="preserve">hal-03263758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and Evolution of a Freshwater Plume in the Northwestern Tropical Atlantic in February 2020</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sea-Spray-Generation Dependence on Wind and Wave Combinations: A Laboratory Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory R. Foltz</w:t>
+                <w:t xml:space="preserve">William Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Speich</w:t>
+                <w:t xml:space="preserve">Jacques Piazzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johannes Karstensen</w:t>
+                <w:t xml:space="preserve">Alexander M J van Eijk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126 (4), </w:t>
+              <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 180, pp.477 - 505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2020JC016981⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10546-021-00636-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03263758v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03344241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EUREC&amp;lt;sup&amp;gt;4&amp;lt;/sup&amp;gt;A</w:t>
               </w:r>
@@ -2048,51 +2048,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Marié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,291 +2284,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01078608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growth and dissipation of wind forced, deep water waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experiments on wind-perturbed rogue wave hydrodynamics using the Peregrine breather model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Grare</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">William L. Peirson</w:t>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2013.88⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.101704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4824706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00850963v1</w:t>
+                <w:t xml:space="preserve">hal-00906953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experiments on wind-perturbed rogue wave hydrodynamics using the Peregrine breather model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+                <w:t xml:space="preserve">Growth and dissipation of wind forced, deep water waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Grare</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William L. Peirson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25, pp.101704. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 722, pp.5-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4824706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2013.88⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906953v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental observation of dark solitons on the surface of water</w:t>
               </w:r>
@@ -2593,51 +2593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Proment</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3047,64 +3047,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude expérimentale de la couche limite dans l'air à proximité immédiate des vagues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3168,51 +3168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Boundary-Layer Meteorology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 126 (3), pp.477-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3387,64 +3387,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir K. Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 37 (12), pp.2824-2837. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3504,51 +3504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William J. Plant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter H. Dahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4298,51 +4298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Geoscience and Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 37 (1), pp.36-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4402,51 +4402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 11 (7), pp.1959-1961. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4726,51 +4726,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Sobieski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 14 (12), pp.2315-2329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5143,64 +5143,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Field validation of wave-wind-dependent sea spray generation functions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Piazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5402,64 +5402,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The EUREC4A-Ocean/Atmosphere campaign: status</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Karstensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5691,64 +5691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geykens Nicolas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A short and pragmatic meeting on EUREC4-0A/ATOMIC analyses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, On line meeting, France</w:t>
@@ -5771,252 +5771,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03348150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated wind conditions: spectral shape evolution and turbulent kinetic energy dissipation from laboratory and field measurements</w:t>
+                <w:t xml:space="preserve">Etude numérique et expérimentale d'une hydrolienne à axe vertical et à pitch variable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robles-Dias Lucia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+                <w:t xml:space="preserve">Paul Pergler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Cherbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03043686v1</w:t>
+                <w:t xml:space="preserve">hal-03022735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude numérique et expérimentale d'une hydrolienne à axe vertical et à pitch variable</w:t>
+                <w:t xml:space="preserve">Accelerated wind conditions: spectral shape evolution and turbulent kinetic energy dissipation from laboratory and field measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Pergler</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoit Paillard</w:t>
+                <w:t xml:space="preserve">Robles-Dias Lucia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de l'Hydrodynamique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EGU General Assembly 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Vienna (on line), Austria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/egusphere-egu2020-12168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022735v1</w:t>
+                <w:t xml:space="preserve">hal-03043686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of eddy viscosity profile in the marine surface layer in transient wind conditions</w:t>
               </w:r>
@@ -6550,51 +6550,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wind Energy Science Conference, WESC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Cork, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6777,497 +6777,497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02373416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study on a model of offshore vertical axis wind turbine with pitching blades</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Perrot</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hector Garcia-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Osuna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Conference on Bluff Body Wakes and Vortex-Induced Vibrations, BBVIV-7</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Carry Le Rouet, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.1339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081410v1</w:t>
+                <w:t xml:space="preserve">hal-02081471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the early stages of wind-wave generation under accelerated wind conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental and numerical study on a model of offshore vertical axis wind turbine with pitching blades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pedro Osuna</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukanta Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Perrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Vienna, Austria. pp.1339</w:t>
+              <w:t xml:space="preserve">7th Conference on Bluff Body Wakes and Vortex-Induced Vibrations, BBVIV-7</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Carry Le Rouet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081471v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ETUDE D’UN CONTROLE-COMMANDE DE CALAGE DE PALE POUR UNE EOLIENNE OFFSHORE A AXE DE ROTATION VERTICAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Robles-Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16 èmes Journées de l'Hydrodynamique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
+              <w:t xml:space="preserve">EGU 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.5683</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02081418v1</w:t>
+                <w:t xml:space="preserve">hal-02081462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ETUDE D’UN CONTROLE-COMMANDE DE CALAGE DE PALE POUR UNE EOLIENNE OFFSHORE A AXE DE ROTATION VERTICAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Paillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Luneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Bourras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Vienna, Austria. pp.5683</w:t>
+              <w:t xml:space="preserve">16 èmes Journées de l'Hydrodynamique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02081462v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02081418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total kinetic energy associated to wave and current evolution under accelerated wind conditions</w:t>
               </w:r>
@@ -8112,51 +8112,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luneau Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASME 2017 36th International Conference on Ocean, Offshore and Arctic Engineering OMAE2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8483,51 +8483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Luneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech Colloquium on Scientific and Technological Challenges in Offshore Vertical Axis Wind Turbines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10037,64 +10037,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Air flow structures in the very close vicinity of wind generated water waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Fluxes and Structures in Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, San-Petersburg, Russia. 3pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10221,644 +10221,644 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01289668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed studies on the effect of combined wind-sea and opposing swell on the ocean-atmosphere fluxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Osuna</w:t>
+                <w:t xml:space="preserve">OCARINA : a new platform dedicated to measurements of Air-Sea fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Garcia-Nava</w:t>
+                <w:t xml:space="preserve">Christophe Caudoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Baggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Furevick</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Luisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European General Union general Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00760371v1</w:t>
+                <w:t xml:space="preserve">hal-00711272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OCARINA : a new platform dedicated to measurements of Air-Sea fluxes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lucio Baggio</w:t>
+                <w:t xml:space="preserve">Dépôt sec des aérosols à l'interface air-eau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nevenick Calec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Luisset</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Gilbert</w:t>
+                <w:t xml:space="preserve">P. Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Anselmet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Amielh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Semaine des thèses IRSN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711272v1</w:t>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dépôt sec des aérosols à l'interface air-eau</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Muriel Amielh</w:t>
+                <w:t xml:space="preserve">Wave Tank Experiments on Peregrine Type Surface Gravity waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Onorato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nail Akhmediev</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine des thèses IRSN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2012, Le Croisic, France</w:t>
+              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760276v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave Tank Experiments on Peregrine Type Surface Gravity waves</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Hoffmann</w:t>
+                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Roupsard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Maro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Coppalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geophysical Union meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. pp.1</w:t>
+              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760339v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the thermophoresis on aerosol deposition on warm urban surfaces</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexis Coppalle</w:t>
+                <w:t xml:space="preserve">Detailed studies on the effect of combined wind-sea and opposing swell on the ocean-atmosphere fluxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Ocampo-Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Osuna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Garcia-Nava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Furevick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2012 European Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Granada, Spain. pp.141</w:t>
+              <w:t xml:space="preserve">European General Union general Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienna, Austria. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853569v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution de l'enveloppe de type soliton pulsé de Peregrine d'un groupe de vagues : approches analytique et expérimentale.</w:t>
               </w:r>
@@ -10870,51 +10870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amin Chabchoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Hoffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nail Akhmediev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10982,51 +10982,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dry Deposition of Sub-micron Aerosols Over Water Surfaces According to Air-Water Streams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevenick Calec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Amielh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11465,51 +11465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Glockner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Kharif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11698,51 +11698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nevenick Calec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Maro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11797,64 +11797,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description fine de la couche limite aérienne à proximité immédiate de l'interface air-mer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12345,64 +12345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of surface waves on the determination of momentum fluxes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Grare</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13606,77 +13606,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind stress distribution above complex sea states</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Drennan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union - EGU 2006 General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. Geophysical Research Abstracts, Vol. 8, 06833, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13809,64 +13809,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir K. Makin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria. pp.00854, </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13952,51 +13952,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Legac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union 2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Vienna, Austria</w:t>
@@ -15333,51 +15333,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dussoulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Ramamonjiarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fetch Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1999, Paris, France. pp.93-96</w:t>
@@ -15596,51 +15596,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Wind-Wave Coupling at High Winds: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15723,51 +15723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1999, pp.223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16426,316 +16426,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00232993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the three dimensional wave patterns at early stages of wind-wave development</w:t>
+                <w:t xml:space="preserve">On the three-dimensional wind-wave patterns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Caulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor I. Shrira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kimmoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Kharif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st European Geophysical Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1996, The Hague, Netherlands. pp.OA-135</w:t>
+              <w:t xml:space="preserve">Oceanography Society Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1996, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00232992v1</w:t>
+                <w:t xml:space="preserve">hal-00232990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the three-dimensional wind-wave patterns</w:t>
+                <w:t xml:space="preserve">On the three dimensional wave patterns at early stages of wind-wave development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillemette Caulliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Branger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kimmoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serguei Anenkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor I. Shrira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography Society Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1996, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">21st European Geophysical Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1996, The Hague, Netherlands. pp.OA-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00232990v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00232992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A summary of Scatterometer Returns from Water Surfaces Agitated by Rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry F. Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17468,64 +17468,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wind and Wave Dependent Sea Spray Generation Functions - From the Laboratory to the Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Bruch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Piazzola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18210,51 +18210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzidi Akram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Paillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sukanta Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18341,51 +18341,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Aspects of Wind-Wave Coupling at High Winds: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18488,51 +18488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Banner M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Wind driven air sea interface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, School of Mathematics, University of South Wales, Sydney Australia, pp.223-230, 1999, 0 7334 0586 X</w:t>
@@ -18561,51 +18561,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of wind-wave coupling at high winds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Reul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18910,51 +18910,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scatterometer returns from water surfaces agitated by rain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lary Bliven</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19217,51 +19217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Bourras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Geyskens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Clémençon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19357,64 +19357,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luneau Christopher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Reverdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Speich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -19604,77 +19604,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The response of wind drag to underlying swell slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William L. Peirson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Branger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Giovanangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Banner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -19874,51 +19874,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Hubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eeltink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30025-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348026v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Car&#248;e Kristoffersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Thomas Georgakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344241v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piazzola" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M J van Eijk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00636-y" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Robles-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ocampo-Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Nava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01478-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0050.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Brunetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06043-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ocampo-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-13-00055.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.011002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850963v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grare" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Peirson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walker" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.88" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906953v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824706" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.124101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9240-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QDBTR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007007641" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J1KP1LDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir K. Makin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JPO3550.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Plant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Thompson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817202" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00055-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQFGKG0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2001)018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(99)00124-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4SF0S5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bliven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.739094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delorme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry F. Bliven" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W. Sobieski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Guissard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobieski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308954039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ramamonjiarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.317446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Eijk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16292" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geykens Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043686v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles-Dias Lucia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12168" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022735v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pergler" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puigserver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Christopher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081410v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081471v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081418v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luneau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourras" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081462v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Eeltink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci&#225; Robles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Arthur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benedetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Hsu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eeltink" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brunetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Branger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Hsu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osuna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailliat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lacaze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760371v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia-Nava" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furevick" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711272v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luisset" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760276v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760339v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193218v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193222v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084410v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gavrilov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193224v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizzio Brocchini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grimshaw" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shokin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812709554_0021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084399v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151399v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193386v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Zucchini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Drevard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Geovanangeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1025908" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232981v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussoulliez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Garat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232994v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232987v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232988v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Garat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232997v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skandrani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonmarin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232992v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Anenkov" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Shrira" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232990v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232674v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853844v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guissard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1994.399311" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borleteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1991.579930" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M J van Eijk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629721v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzidi Akram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338962v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198501923.003.0009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192503v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/wind-over-wave-couplings-9780198501923?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229827v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lary Bliven" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229848v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Smutek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierre Extremet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0707-5_68" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLR12G1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034236v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geyskens" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77341" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066519v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77479" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Hubert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04017254v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eeltink" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Branger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Luneau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. He" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chabchoub" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30025-z" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743826v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Branger" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Manna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Abid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kharif" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2022.104174" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348026v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Car&#248;e Kristoffersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrik Bredmose" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christos Thomas Georgakis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Luneau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103940" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263758v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Reverdin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Olivier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory R. Foltz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Speich" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Karstensen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020JC016981" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344241v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Bruch" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Piazzola" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander M J van Eijk" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-021-00636-y" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023368v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Stevens" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bony" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Farrell" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Ament" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan M. Blyth" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/essd-13-4067-2021" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03344249v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Robles-Diaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco J Ocampo-Torres" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Garcia-Nava" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Osuna" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10236-021-01478-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345981v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Villefer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Benoit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Violeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JPO-D-21-0050.1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Armaroli" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Brunetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-020-06043-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02160613v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Bourras" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cambra" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Mari&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bouin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Baggio" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JC014803" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181844v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Ocampo-Torres" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2019.06.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01463187v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nevenick Calec" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Boyer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Anselmet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Amielh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2016.11.012" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629464v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lemoine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Kimmoun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4993972" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320952v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.C. Hsu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Li" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Y. Chen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28516" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00863606v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-13-00055.1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01078608v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Chabchoub" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kharif" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorato" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nail Akhmediev" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.011002" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Hoffmann" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4824706" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grare" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William L. Peirson" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Walker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2013.88" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850819v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kimmoun" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Proment" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.124101" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760178v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Roupsard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Maro" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Coppalle" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaerosci.2012.07.006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556547v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lubin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Glockner" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechflu.2011.01.001" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556575v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Robin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-007-9240-3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C4QDBTR6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192468v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112007007641" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-J1KP1LDR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193110v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir K. Makin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/2007JPO3550.1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084283v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Plant" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter H. Dahl" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2004JC002342" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014605v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanos Elfouhaily" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Guignard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald R. Thompson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Chapron" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TGRS.2003.817202" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083475v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Hauser" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bouffies-Cloch&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Despiau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drennan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2001JC001202" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084404v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminirina Joelson" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Guignard" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1631-0721(03)00055-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FQFGKG0C-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083477v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Delahaye" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gu&#233;rin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Vinson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Dupuis" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Weill" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/1520-0426(2001)018" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192475v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0997-7546(99)00124-7" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5W4SF0S5-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084405v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Bliven" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.739094" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192471v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.870058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233000v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Delorme" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00104470v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry F. Bliven" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Billat" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W. Sobieski" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert C. Guissard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192482v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Sobieski" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01431169308954039" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192501v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Ramamonjiarisoa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/36.317446" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192502v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428936v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Fuda" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348167v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander van Eijk" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-16292" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348165v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Teles" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey C. Harris" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575044v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Renault" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giordani Herv&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Niyonkuru Meroni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575152v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Barrillon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagib Bhairy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Comby" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348150v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geykens Nicolas" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022735v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Pergler" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Paillard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043686v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robles-Dias Lucia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu2020-12168" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373337v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraunie" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Aldebert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Sentchev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373413v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baklouti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theophile Caby" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563459v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Puigserver" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102609v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalie Fuchs" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivane Pairaud" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373331v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukanta Roy" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373418v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luneau Christopher" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373416v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081471v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081410v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Perrot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081462v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081418v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Paillard" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Luneau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bourras" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roy" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375345v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375337v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630687v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debbie Eeltink" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Kasparian" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630398v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houda Beghoura" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630364v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci&#225; Robles" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630688v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373417v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373419v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629533v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630689v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemoine Arthur" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maura Benedetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629487v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H C Hsu" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M S Li" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629690v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288594v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eeltink" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Lemoine" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Brunetti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Kimmoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286138v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286565v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286142v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Branger" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Chabchoub" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. C. Hsu" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286557v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Osuna" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344295v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288614v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288786v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288882v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mailliat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288626v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221643v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lacaze" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Molin" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Remy" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288803v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081435v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289700v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00856102v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01289668v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Hernandez" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711272v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Caudoux" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Luisset" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gilbert" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760276v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boyer" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760339v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853569v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Connan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760371v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Garcia-Nava" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Furevick" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760321v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760294v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760367v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Thomas" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760741v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laguionie" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760194v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760743v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564360v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854493v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362148v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438227v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Dubosq" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Francius" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Saillard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan T. Grilli" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362165v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Leblanc" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Golay" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232984v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelon" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00362155v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325403v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00325408v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193218v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves-Marie Scolan" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193222v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084410v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193012v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00230147v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gavrilov" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Liapidevskii" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pavlova" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193226v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193224v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizzio Brocchini" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Grimshaw" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efim Pelinovsky" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Shokin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193227v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092703v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789812709554_0021" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083836v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Drennan" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084401v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084399v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00151399v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Boniface" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Legac" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193386v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Giovanangeli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084406v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084407v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betrand Zucchini" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084408v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard W. Gilbert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Vincent" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Astruc" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084409v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Drevard" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232729v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lachaume" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Frauni&#233;" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Rey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Biausser" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Marcer" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232771v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Michallet" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Abadie" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232755v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Dahl" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Geovanangeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.2002.1025908" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232981v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Chen" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232783v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232803v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232986v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dussoulliez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232983v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232982v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106728v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Reul" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Garat" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106741v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232994v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Collard" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillemette Caulliez" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232987v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232988v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Garat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232999v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232997v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Skandrani" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232993v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonmarin" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232990v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor I. Shrira" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232992v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serguei Anenkov" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00106737v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232674v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Maille" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00233002v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853844v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guissard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1994.399311" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232699v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00232707v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Borleteau" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853833v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IGARSS.1991.579930" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348157v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A M J van Eijk" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348168v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373301v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04103182v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630356v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629709v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Koenig" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Cathelain" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Perignon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629721v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzidi Akram" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338962v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Garat" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/oso/9780198501923.003.0009" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192503v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192505v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/wind-over-wave-couplings-9780198501923?cc=fr&amp;amp;lang=en&amp;#" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00192511v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229827v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lary Bliven" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229848v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00229875v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bontoux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Elie" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Smutek" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pierre Extremet" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Randriamampianina" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4613-0707-5_68" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CLR12G1V-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034236v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Geyskens" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Cl&#233;men&#231;on" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Barrois" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77341" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066519v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/77479" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092652v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17882/59768" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00084403v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Banner" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>