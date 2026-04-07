--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert De La Bruslerie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 154, pp.107362. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2025.107362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et dérives de la finance au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple class shares and double voting rights: Literature review and research prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.11185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of leverage of newly controlled target firms: evidence after an acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.411-445. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants to delist or not delist targets after an M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01190-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d’intérêt et du TEG dans les prêts immobiliers : erreurs, conséquences juridiques, évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes d’actions multiples et actions à droits de vote double : État des lieux et raisons d’un succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creditors’ holdup, releveraging and the setting of private appropriation in a control contract between shareholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rester minoritaire dans une entreprise après son acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 38 (3), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.383.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic or exponential time discounting function? Empirical est using a conditional Consumption Capital Asset Pricing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Informational dimension of the Amihud (2002) illiquidity measure: Evidence from the M&A market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2019.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Gouvernance d'entreprise et Choix d'endettement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue organisations &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/revueot.v27n1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litigation risk: Measurement and impact on M&A transaction terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Maux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (7-8), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbfa.12318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, sentiment, attention, and buzz in the financial markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/fb.2017.1.1.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does debt curb controlling shareholder's private benfits? Modelling in a contingent claim framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing term structure of psychological discount rates: Experimental estimation and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbef.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest Term Premiums and C-CAPM: A Test of a Parsimonious Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.97-145. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/fina.353.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assomption de risques économiques élargis : Une clé pour la refondation du capitalisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies d’une refondation du capitalisme. Une responsabilité élargie et une rémunération spécifique de la fonction de contrôle actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 242, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.242.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary disclosure of financial information by French firms: Does the introduction of IFRS matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adiac.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (6), pp.2106-2123. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2013.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal opportunity rule vs. market rule in transfer of control: How can private benefits help to provide an answer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.88-107. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multinational Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mulfin.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur psychologique du temps : Une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pratlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate acquisistion process: is there an optimal cash-equity payment mix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting of a coalition contract between controlling shareholder, managers and employees: How to mix incentive and political logics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3/4), pp.237-267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCG.2011.044377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, la finance et le management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (198-199), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Dual class shares or control explain underperformance in IPOs? A comparative US-UK analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determinants in the voting premium of dual class shares: Leverage effect and unstable news flow components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Global Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants of voluntary target delisting after a M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions à droit de vote multiples : Etat des lieux et raisons d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence DIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not a target after an acquisition: a governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AFFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audencia Business School, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not after a successful acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do surviving targets leverage so much after an acquisistion: A governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EAA (European Accounting Association) Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th MFS Multinational Finance Society international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysts' forecast revisions and informativeness of the acquirer's stock after M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Financial Management Association Annual Meeting - EFMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debt, Private Benefits, and Corporate Governance: An Analysis in an Option Valuation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International French Finance Association Conference, AFFI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Multinational Finance Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ismir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International French Finance Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Finance Working Group/M&amp;A Research Centre Conference : "Behavioural Finance and Cross Border Investments and Acquisitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the French Finance Association, AFFI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: Empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary financial disclosure, the introduction of IFRS and long-term communication policy: An empirical test on French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Financial Society (MFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Equal Opportunity Rule in Transfer of Control: A Contractual Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Law and Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term structure of psychological interest rates: A behavioral test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Finance Association 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ashville, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise : Gestion des liquidités et des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : Information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, V-521 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.720, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le Contrat: Jeu et Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.389, 2010, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Approach to Design Dual-Class Shares and the “Wedge” between Voting Rights and Cash Flow Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Financial Econometrics, Statistics, Technology, and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2817-2844, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The term structure of psychological discount rates: Characteristics and functional forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboudou Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bourghelle, P. Grandin, F. Jawadi, and P. Rozlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Finance and Assets prices: The influence of investors emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’endettement des entreprises : questions en cours et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du financement de l’économie au financement de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-225, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences des taux d’intérêt bas pour la politique financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance, banque, microfinance : Où va la richesse créée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do share repurchases impact analysts' activity and informativeness ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Analysis of Finance and Accounting, vol. 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-309, 2019, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6293/AQAFA.201812_16.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle dans les entreprises est-il compatible avec la responsabilité limitée des actionnaires contrôlants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives nouvelles en Théorie des organisations : Jacques Rojot vs. Hayek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bournois, V. Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations ont leurs raisons que la raison n'ignore pas..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.111-123, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert De La Bruslerie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 154, pp.107362. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2025.107362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et dérives de la finance au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple class shares and double voting rights: Literature review and research prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.11185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of leverage of newly controlled target firms: evidence after an acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.411-445. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants to delist or not delist targets after an M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01190-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes d’actions multiples et actions à droits de vote double : État des lieux et raisons d’un succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d’intérêt et du TEG dans les prêts immobiliers : erreurs, conséquences juridiques, évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rester minoritaire dans une entreprise après son acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 38 (3), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.383.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creditors’ holdup, releveraging and the setting of private appropriation in a control contract between shareholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic or exponential time discounting function? Empirical est using a conditional Consumption Capital Asset Pricing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Informational dimension of the Amihud (2002) illiquidity measure: Evidence from the M&A market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2019.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litigation risk: Measurement and impact on M&A transaction terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Maux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (7-8), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbfa.12318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Gouvernance d'entreprise et Choix d'endettement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue organisations &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/revueot.v27n1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, sentiment, attention, and buzz in the financial markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/fb.2017.1.1.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does debt curb controlling shareholder's private benfits? Modelling in a contingent claim framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing term structure of psychological discount rates: Experimental estimation and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbef.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest Term Premiums and C-CAPM: A Test of a Parsimonious Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.97-145. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/fina.353.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary disclosure of financial information by French firms: Does the introduction of IFRS matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adiac.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assomption de risques économiques élargis : Une clé pour la refondation du capitalisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies d’une refondation du capitalisme. Une responsabilité élargie et une rémunération spécifique de la fonction de contrôle actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 242, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.242.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal opportunity rule vs. market rule in transfer of control: How can private benefits help to provide an answer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.88-107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (6), pp.2106-2123. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2013.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate acquisistion process: is there an optimal cash-equity payment mix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multinational Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mulfin.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur psychologique du temps : Une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pratlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting of a coalition contract between controlling shareholder, managers and employees: How to mix incentive and political logics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3/4), pp.237-267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCG.2011.044377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, la finance et le management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (198-199), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Dual class shares or control explain underperformance in IPOs? A comparative US-UK analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determinants in the voting premium of dual class shares: Leverage effect and unstable news flow components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Global Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions à droit de vote multiples : Etat des lieux et raisons d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence DIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants of voluntary target delisting after a M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not a target after an acquisition: a governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AFFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audencia Business School, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not after a successful acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do surviving targets leverage so much after an acquisistion: A governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EAA (European Accounting Association) Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th MFS Multinational Finance Society international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysts' forecast revisions and informativeness of the acquirer's stock after M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Financial Management Association Annual Meeting - EFMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debt, Private Benefits, and Corporate Governance: An Analysis in an Option Valuation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International French Finance Association Conference, AFFI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Multinational Finance Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ismir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International French Finance Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Finance Working Group/M&amp;A Research Centre Conference : "Behavioural Finance and Cross Border Investments and Acquisitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the French Finance Association, AFFI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: Empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary financial disclosure, the introduction of IFRS and long-term communication policy: An empirical test on French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Financial Society (MFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Equal Opportunity Rule in Transfer of Control: A Contractual Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Law and Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term structure of psychological interest rates: A behavioral test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Finance Association 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ashville, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise : Gestion des liquidités et des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : Information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, V-521 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.720, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le Contrat: Jeu et Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.389, 2010, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Approach to Design Dual-Class Shares and the “Wedge” between Voting Rights and Cash Flow Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Financial Econometrics, Statistics, Technology, and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2817-2844, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The term structure of psychological discount rates: Characteristics and functional forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboudou Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bourghelle, P. Grandin, F. Jawadi, and P. Rozlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Finance and Assets prices: The influence of investors emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences des taux d’intérêt bas pour la politique financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance, banque, microfinance : Où va la richesse créée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’endettement des entreprises : questions en cours et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du financement de l’économie au financement de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-225, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do share repurchases impact analysts' activity and informativeness ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Analysis of Finance and Accounting, vol. 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-309, 2019, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6293/AQAFA.201812_16.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle dans les entreprises est-il compatible avec la responsabilité limitée des actionnaires contrôlants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives nouvelles en Théorie des organisations : Jacques Rojot vs. Hayek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bournois, V. Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations ont leurs raisons que la raison n'ignore pas..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.111-123, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2025.107362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.76" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Enache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01190-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gueguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v27n1.275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/fb.2017.1.1.1854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2015.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.353.0097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.242.11-35" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2013.01.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2013.07.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Latrous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2012.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2011.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCG.2011.044377" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063431v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063428v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eliez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudou Ouattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6293/AQAFA.201812_16.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2025.107362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.76" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Enache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01190-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gueguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v27n1.275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/fb.2017.1.1.1854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2015.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.353.0097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.09.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.242.11-35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2013.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2013.01.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2011.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Latrous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2012.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCG.2011.044377" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eliez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudou Ouattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6293/AQAFA.201812_16.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>