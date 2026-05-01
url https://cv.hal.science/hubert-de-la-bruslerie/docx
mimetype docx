--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert De La Bruslerie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 154, pp.107362. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2025.107362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et dérives de la finance au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple class shares and double voting rights: Literature review and research prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.11185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of leverage of newly controlled target firms: evidence after an acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.411-445. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants to delist or not delist targets after an M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01190-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes d’actions multiples et actions à droits de vote double : État des lieux et raisons d’un succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d’intérêt et du TEG dans les prêts immobiliers : erreurs, conséquences juridiques, évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rester minoritaire dans une entreprise après son acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 38 (3), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.383.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creditors’ holdup, releveraging and the setting of private appropriation in a control contract between shareholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic or exponential time discounting function? Empirical est using a conditional Consumption Capital Asset Pricing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Informational dimension of the Amihud (2002) illiquidity measure: Evidence from the M&A market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2019.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litigation risk: Measurement and impact on M&A transaction terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Maux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (7-8), </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbfa.12318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Gouvernance d'entreprise et Choix d'endettement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue organisations &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/revueot.v27n1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, sentiment, attention, and buzz in the financial markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/fb.2017.1.1.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does debt curb controlling shareholder's private benfits? Modelling in a contingent claim framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing term structure of psychological discount rates: Experimental estimation and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbef.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest Term Premiums and C-CAPM: A Test of a Parsimonious Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.97-145. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/fina.353.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary disclosure of financial information by French firms: Does the introduction of IFRS matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adiac.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assomption de risques économiques élargis : Une clé pour la refondation du capitalisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies d’une refondation du capitalisme. Une responsabilité élargie et une rémunération spécifique de la fonction de contrôle actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 242, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.242.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal opportunity rule vs. market rule in transfer of control: How can private benefits help to provide an answer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.88-107. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (6), pp.2106-2123. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2013.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate acquisistion process: is there an optimal cash-equity payment mix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multinational Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mulfin.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur psychologique du temps : Une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pratlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting of a coalition contract between controlling shareholder, managers and employees: How to mix incentive and political logics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3/4), pp.237-267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCG.2011.044377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, la finance et le management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (198-199), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Dual class shares or control explain underperformance in IPOs? A comparative US-UK analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determinants in the voting premium of dual class shares: Leverage effect and unstable news flow components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Global Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions à droit de vote multiples : Etat des lieux et raisons d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence DIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants of voluntary target delisting after a M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not a target after an acquisition: a governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AFFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audencia Business School, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not after a successful acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do surviving targets leverage so much after an acquisistion: A governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EAA (European Accounting Association) Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th MFS Multinational Finance Society international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysts' forecast revisions and informativeness of the acquirer's stock after M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Financial Management Association Annual Meeting - EFMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debt, Private Benefits, and Corporate Governance: An Analysis in an Option Valuation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International French Finance Association Conference, AFFI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Multinational Finance Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ismir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International French Finance Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Finance Working Group/M&amp;A Research Centre Conference : "Behavioural Finance and Cross Border Investments and Acquisitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the French Finance Association, AFFI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: Empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary financial disclosure, the introduction of IFRS and long-term communication policy: An empirical test on French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Financial Society (MFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Equal Opportunity Rule in Transfer of Control: A Contractual Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Law and Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term structure of psychological interest rates: A behavioral test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Finance Association 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ashville, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise : Gestion des liquidités et des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : Information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, V-521 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.720, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le Contrat: Jeu et Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.389, 2010, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Approach to Design Dual-Class Shares and the “Wedge” between Voting Rights and Cash Flow Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Financial Econometrics, Statistics, Technology, and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2817-2844, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The term structure of psychological discount rates: Characteristics and functional forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboudou Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bourghelle, P. Grandin, F. Jawadi, and P. Rozlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Finance and Assets prices: The influence of investors emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences des taux d’intérêt bas pour la politique financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance, banque, microfinance : Où va la richesse créée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’endettement des entreprises : questions en cours et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du financement de l’économie au financement de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-225, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do share repurchases impact analysts' activity and informativeness ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Analysis of Finance and Accounting, vol. 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-309, 2019, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6293/AQAFA.201812_16.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle dans les entreprises est-il compatible avec la responsabilité limitée des actionnaires contrôlants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives nouvelles en Théorie des organisations : Jacques Rojot vs. Hayek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bournois, V. Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations ont leurs raisons que la raison n'ignore pas..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.111-123, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hubert De La Bruslerie </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bonjour !</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (31)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 154, pp.107362. </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2025.107362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythes et dérives de la finance au XXIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 321 (1), pp.163-169. </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/rfg.2025.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple class shares and double voting rights: Literature review and research prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 26-3, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/fcs.11185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The dynamics of leverage of newly controlled target firms: evidence after an acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 61 (2), pp.411-445. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01166-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants to delist or not delist targets after an M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11156-023-01190-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculs d’intérêt et du TEG dans les prêts immobiliers : erreurs, conséquences juridiques, évolution récente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de droit bancaire et financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les classes d’actions multiples et actions à droits de vote double : État des lieux et raisons d’un succès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39, pp.157-175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creditors’ holdup, releveraging and the setting of private appropriation in a control contract between shareholders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Gueguen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il rester minoritaire dans une entreprise après son acquisition ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Volume 38 (3), pp.165-177. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/g2000.383.0165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03932998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyperbolic or exponential time discounting function? Empirical est using a conditional Consumption Capital Asset Pricing Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coën</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02955637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Informational dimension of the Amihud (2002) illiquidity measure: Evidence from the M&A market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Coen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 29, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.frl.2019.03.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE, Gouvernance d'entreprise et Choix d'endettement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue organisations &amp; territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 27 (1), </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1522/revueot.v27n1.275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Litigation risk: Measurement and impact on M&A transaction terms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Le Maux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Business Finance and Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 45 (7-8), </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jbfa.12318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01944421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, sentiment, attention, and buzz in the financial markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 1 (1), </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/fb.2017.1.1.1854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does debt curb controlling shareholder's private benfits? Modelling in a contingent claim framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 58, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.econmod.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decreasing term structure of psychological discount rates: Experimental estimation and determinants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Behavioral and Experimental Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbef.2015.02.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest Term Premiums and C-CAPM: A Test of a Parsimonious Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (3), pp.97-145. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/fina.353.0097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01101997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’assomption de risques économiques élargis : Une clé pour la refondation du capitalisme actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 36 (208-209)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voies d’une refondation du capitalisme. Une responsabilité élargie et une rémunération spécifique de la fonction de contrôle actionnarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 242, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/RFG.242.11-35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary disclosure of financial information by French firms: Does the introduction of IFRS matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (2), </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.adiac.2014.09.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of banking &amp; finance = Journal of banking and finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 37 (6), pp.2106-2123. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbankfin.2013.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equal opportunity rule vs. market rule in transfer of control: How can private benefits help to provide an answer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.88-107. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2013.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Multinational Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 22 (4), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mulfin.2012.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur psychologique du temps : Une synthèse de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Pratlong</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actualite Economique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 88 (3), pp.1-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corporate acquisistion process: is there an optimal cash-equity payment mix?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Review of Law and Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32, pp.83-94. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.irle.2011.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The setting of a coalition contract between controlling shareholder, managers and employees: How to mix incentive and political logics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Corporate Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3/4), pp.237-267. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJCG.2011.044377⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The consequences of issuing convertible bonds: Dilution and/or financial restructuring?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Financial Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 16 (4), pp.552-584. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1468-036X.2008.00464.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00674248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps, la finance et le management des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 35 (198-199), pp.31-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information asymmetry, contract design and process of negotiation: The stock option awarding case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Corporate Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 14 (2), pp.73-91. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcorpfin.2008.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeover bids, unconditional offer price and investors protection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Deffains-Crapsky</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (2), </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rfe.2004.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will Dual class shares or control explain underperformance in IPOs? A comparative US-UK analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Malte, Malta</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">News flow as a determinant of the voting premium of dual class shares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EFMA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual class shares design in corporate firms: An endogenous governance model of the optimal “wedge”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBFS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Catania, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New determinants in the voting premium of dual class shares: Leverage effect and unstable news flow components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Global Finance Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Trévise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04271383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ex-ante determinants of voluntary target delisting after a M&A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Finance Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Turin, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03755550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les actions à droit de vote multiples : Etat des lieux et raisons d’être</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Conférence DIF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not a target after an acquisition: a governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference AFFI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Audencia Business School, May 2021, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03231335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The decision to delist or not after a successful acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Caby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIG 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03256220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do surviving targets leverage so much after an acquisistion: A governance explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminita Enache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd EAA (European Accounting Association) Annual Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Limassol, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Conférence Internationale de Gouvernance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do Surviving Targets Leverage so Much After an Acquistion ? A Governance Explanation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th MFS Multinational Finance Society international Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysts' forecast revisions and informativeness of the acquirer's stock after M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th European Financial Management Association Annual Meeting - EFMA 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands. pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debt, Private Benefits, and Corporate Governance: An Analysis in an Option Valuation Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st International French Finance Association Conference, AFFI 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-Provence, France. pp.38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th Multinational Finance Society Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Ismir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00937565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Share repurchase: Does it increase the informativeness of market prices?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th International French Finance Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Lyon, France. pp.29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: An empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioural Finance Working Group/M&amp;A Research Centre Conference : "Behavioural Finance and Cross Border Investments and Acquisitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Londres, United Kingdom. pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01505414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ownership Structure and Debt Leverage: Empirical Test of a Trade-Off Hypothesis on French Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Latrous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th International Conference of the French Finance Association, AFFI 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France. pp.41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crossing takeover premiums and mix of payment: Empirical test of contractual setting in M&A transactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Multinational Finance Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Roma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voluntary financial disclosure, the introduction of IFRS and long-term communication policy: An empirical test on French firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heger Gabteni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multinational Financial Society (MFS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Equal Opportunity Rule in Transfer of Control: A Contractual Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">German Law and Economic Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Wiesbaden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00636613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Term structure of psychological interest rates: A behavioral test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Southern Finance Association 2010 Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Ashville, USA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise : Gestion des liquidités et des risques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : Information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01947287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse financière : information financière, évaluation, diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, V-521 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trésorerie d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Eliez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dunod, pp.720, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entreprise et le Contrat: Jeu et Enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Economica, pp.389, 2010, Gestion, Yves Simon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simulation-Based Approach to Design Dual-Class Shares and the “Wedge” between Voting Rights and Cash Flow Rights</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of Financial Econometrics, Statistics, Technology, and Risk Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2817-2844, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05048667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The term structure of psychological discount rates: Characteristics and functional forms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aboudou Ouattara</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Bourghelle, P. Grandin, F. Jawadi, and P. Rozlin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Behavioral Finance and Assets prices: The influence of investors emotions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, 2023, </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-24486-5_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03933031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le choix d’endettement des entreprises : questions en cours et perspectives futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du financement de l’économie au financement de l’entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-225, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles conséquences des taux d’intérêt bas pour la politique financière des entreprises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance, banque, microfinance : Où va la richesse créée ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-155, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do share repurchases impact analysts' activity and informativeness ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Quantitative Analysis of Finance and Accounting, vol. 16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-309, 2019, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.6293/AQAFA.201812_16.0009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle dans les entreprises est-il compatible avec la responsabilité limitée des actionnaires contrôlants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’état des entreprises 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.56-68, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01492184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives nouvelles en Théorie des organisations : Jacques Rojot vs. Hayek ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert de La Bruslerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Bournois, V. Chanut. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations ont leurs raisons que la raison n'ignore pas..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Eska, pp.111-123, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00536895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId113"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2025.107362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.76" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Enache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01190-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933017v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932998v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0165" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366329v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gueguen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944421v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12318" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944378v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v27n1.275" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/fb.2017.1.1.1854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2015.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.353.0097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490689v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.09.016" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490691v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.242.11-35" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937543v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2013.07.007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937550v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2013.01.037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636349v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2011.07.003" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674250v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Latrous" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2012.06.001" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636357v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCG.2011.044377" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933043v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755550v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eliez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudou Ouattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366408v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366368v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6293/AQAFA.201812_16.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379097v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert de La Bruslerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2025.107362" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063406v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/rfg.2025.76" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271357v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.11185" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271362v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luminita Enache" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01166-z" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Caby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11156-023-01190-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933005v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933017v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366329v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Gueguen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932998v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.383.0165" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955637v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Co&#235;n" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.frl.2019.03.015" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v27n1.275" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944421v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Maux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jbfa.12318" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945592v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/fb.2017.1.1.1854" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945646v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2016.06.002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490682v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbef.2015.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01101997v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Fouilloux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/fina.353.0097" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490691v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490696v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/RFG.242.11-35" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490689v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heger Gabteni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adiac.2014.09.016" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937550v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbankfin.2013.01.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2013.07.007" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674250v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Latrous" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mulfin.2012.06.001" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636357v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Pratlong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636349v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.irle.2011.07.003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636608v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJCG.2011.044377" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00674248v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Gillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-036X.2008.00464.x" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536914v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947223v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Deffains-Crapsky" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcorpfin.2008.01.001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P2G6DJ0H-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947321v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rfe.2004.07.001" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8WBSPGNF-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291462v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063428v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05063431v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271383v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03755550v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933043v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231335v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03256220v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289101v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955393v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955392v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505385v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492189v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00937565v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492197v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01505414v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492193v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636614v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636602v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00636613v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536910v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947265v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Eliez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947287v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492183v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492208v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536903v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048667v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933031v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboudou Ouattara" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24486-5_5" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366368v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366408v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6293/AQAFA.201812_16.0009" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01492184v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00536895v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>