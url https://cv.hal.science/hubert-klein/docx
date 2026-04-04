--- v0 (2026-03-12)
+++ v1 (2026-04-04)
@@ -236,51 +236,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -742,2316 +742,2182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of observed and modelled aerosol lifetimes using radioactive tracers of opportunity and an ensemble of 19 global models</w:t>
+                <w:t xml:space="preserve">Statistical evidence of strain induced breaking of metallic point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. N. Kristiansen</w:t>
+                <w:t xml:space="preserve">M Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Stohl</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">N R Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H R Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Chemistry and Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/acp-16-3525-2016⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 86, pp.243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-40040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02873932v1</w:t>
+                <w:t xml:space="preserve">hal-01424938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statistical evidence of strain induced breaking of metallic point contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monzer Alwan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Candoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 86 (6), pp.243. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjb/e2013-40040-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Statistical evidence of strain induced breaking of metallic point contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N R Candoni</w:t>
+                <w:t xml:space="preserve">Conductance fluctuations in gold point contacts: an atomistic picture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H R Klein</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Zoubkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Saúl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjb/e2013-40040-5⟩</w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.235707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/23/23/235707⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424938v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductance fluctuations in gold point contacts: an atomistic picture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tools for conductance measurements of metallic and molecular nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Leoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monzer Alwan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine A Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude L. Lereu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075133v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tools for conductance measurements of metallic and molecular nanowires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Are conductance plateaus independent events in atomic point contact measurements? A statistical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Leoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aude L. Lereu</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Zoubkoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Homri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Candoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petar Vidakovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Journal of Physical Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (35), pp.355401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/35/355401⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770540v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are conductance plateaus independent events in atomic point contact measurements? A statistical approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Remi Zoubkoff</w:t>
+                <w:t xml:space="preserve">STM observation of a single diarylethene flickering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Hortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Homri</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadine Candoni</w:t>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petar Vidakovic</w:t>
+                <w:t xml:space="preserve">F Maurel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 19 (35), pp.355401. </w:t>
+              <w:t xml:space="preserve">Ultramicroscopy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 107 (10-11), pp.958 - 962. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/19/35/355401⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586765v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM observation of a single diarylethene flickering</w:t>
+                <w:t xml:space="preserve">Light-induced molecular motion of azobenzene-containing molecules: a random-walk model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Battaglini</w:t>
+                <w:t xml:space="preserve">B Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H Klein</w:t>
+                <w:t xml:space="preserve">J. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Hortholary</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">F Maurel</w:t>
+                <w:t xml:space="preserve">Ch Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ultramicroscopy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ultramic.2007.04.016⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (33), pp.S1817 - S1835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/33/S04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075129v1</w:t>
+                <w:t xml:space="preserve">hal-01770302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Electrical” Behaviour of Photochromic Compounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Coudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hortholary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Guirado</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 431 (1), pp.501 - 508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15421400590947225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced molecular motion of azobenzene-containing molecules: a random-walk model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Light-induced molecular motion of azobenzene-containing molecules : a random-walk model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.R. Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bellini</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ch Grave</w:t>
+                <w:t xml:space="preserve">Ch. Grave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 18 (33), pp.S1817 - S1835. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 18, pp.S1817-S1835</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770302v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced molecular motion of azobenzene-containing molecules : a random-walk model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+                <w:t xml:space="preserve">Electrical&amp;quot; behaviour of photochromic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hortolary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 18, pp.S1817-S1835</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 431, pp.501-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386853v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00386852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced random-walk motion in azo-polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (5-8), pp.675 - 678. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2005.06.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical&amp;quot; behaviour of photochromic compounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Scanning tunneling microscopy of locally derivatized self-assembled organic monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Moustrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Samat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 212-213, pp.481 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00144-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00386852v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scanning tunneling microscopy of locally derivatized self-assembled organic monolayers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Battaglini</w:t>
+                <w:t xml:space="preserve">Influence of Molecular Arrangement in Self-Assembled Monolayers on Adhesion Forces Measured by Chemical Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Duwez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Jonas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Samat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0169-4332(03)00144-2⟩</w:t>
+              <w:t xml:space="preserve">ChemPhysChem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 4 (10), pp.1107 - 1111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cphc.200300743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770311v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Molecular Arrangement in Self-Assembled Monolayers on Adhesion Forces Measured by Chemical Force Microscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">STM of mixed alkylthiol self-assembled monolayers on Au(111)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ChemPhysChem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cphc.200300743⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 19 (1-2), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00399-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770310v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STM of mixed alkylthiol self-assembled monolayers on Au(111)</w:t>
+                <w:t xml:space="preserve">Self-assembled monolayers of decanethiol on Au(111)/mica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Bellini</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Pierrisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0928-4931(01)00399-X⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 14 (2), pp.371 - 376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s100510050141⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770304v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled monolayers of decanethiol on Au(111)/mica</w:t>
+                <w:t xml:space="preserve">Friction force studies on layered materials using an Atomic Force Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Pailharey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mathey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s100510050141⟩</w:t>
+              <w:t xml:space="preserve">Surface Science : A Journal Devoted to the Physics and Chemistry of Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 387 (1-3), pp.227-235. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0039-6028(97)00358-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770307v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TESTING THE FRICTIONAL PROPERTIES OF MoO 3 THIN FILM SURFACE WITH AFM: A NANOSCOPIC LEVEL INVESTIGATION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pailharey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torregrossa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface Review and Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 04 (05), pp.1031 - 1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S0218625X97001231⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01770315v1</w:t>
-              </w:r>
-[...102 lines deleted...]
-                <w:t xml:space="preserve">hal-01770306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-contact mechanics of soft and liquid interfaces by hydrodynamic confinement using a frequency-modulated AFM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3061,105 +2927,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des monocouches auto-assemblées à la molécule unique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de la méditerrannée, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01075141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId104"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3227,51 +3093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CB82430E"/>
+    <w:nsid w:val="D9A7B409"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3458,51 +3324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hubert-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8625-4778" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175659672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/klein_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8533-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582743v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rocheron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Curtil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00450" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586755v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iazykov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/57002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02873932v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. N. Kristiansen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stohl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. J.  L. Olivi&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Croft" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. A. S&#248;vde" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/acp-16-3525-2016" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40040-5" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01424938v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alwan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N R Candoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Battaglini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Klein" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hortholary" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.016" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770312v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guirado" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hortholary" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590947225" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770302v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Grave" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S04" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386853v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Klein" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grave" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.051" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716HKZHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386852v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hortolary" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770311v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00144-2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770310v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jonas" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200300743" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770304v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00399-X" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770315v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathey" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrossa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X97001231" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770306v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(97)00358-0" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05535449v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075141v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hubert-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8625-4778" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175659672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/klein_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8533-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582743v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rocheron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Curtil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00450" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586755v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iazykov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/57002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01424938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N R Candoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40040-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Battaglini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Klein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hortholary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Grave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S04" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guirado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hortholary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590947225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hortolary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716HKZHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00144-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jonas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200300743" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00399-X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(97)00358-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrossa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X97001231" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05535449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>