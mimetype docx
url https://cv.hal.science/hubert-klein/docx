--- v1 (2026-04-04)
+++ v2 (2026-04-30)
@@ -1499,338 +1499,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced molecular motion of azobenzene-containing molecules: a random-walk model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“Electrical” Behaviour of Photochromic Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Bellini</w:t>
+                <w:t xml:space="preserve">G. Guirado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Ackermann</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hubert Klein</w:t>
+                <w:t xml:space="preserve">Cédric Hortholary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch Grave</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Dumas</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/33/S04⟩</w:t>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 431 (1), pp.501 - 508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15421400590947225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01770302v1</w:t>
+                <w:t xml:space="preserve">hal-01770312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Electrical” Behaviour of Photochromic Compounds</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-induced molecular motion of azobenzene-containing molecules: a random-walk model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Hortholary</w:t>
+                <w:t xml:space="preserve">B Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+                <w:t xml:space="preserve">J. Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Battaglini</w:t>
+                <w:t xml:space="preserve">Ch Grave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 431 (1), pp.501 - 508. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (33), pp.S1817 - S1835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15421400590947225⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/18/33/S04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01770312v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01770302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Light-induced molecular motion of azobenzene-containing molecules : a random-walk model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H.R. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1892,272 +1892,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00386853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical&amp;quot; behaviour of photochromic compounds</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Light-induced random-walk motion in azo-polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Klein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 25 (5-8), pp.675 - 678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.06.051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00386852v1</w:t>
+                <w:t xml:space="preserve">hal-01770547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Light-induced random-walk motion in azo-polymers</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical&amp;quot; behaviour of photochromic compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Guirado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Hortolary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Battaglini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Crystals and Liquid Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 431, pp.501-508</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2005.06.051⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01770547v1</w:t>
+                <w:t xml:space="preserve">hal-00386852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scanning tunneling microscopy of locally derivatized self-assembled organic monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2360,51 +2360,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STM of mixed alkylthiol self-assembled monolayers on Au(111)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Battaglini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Bellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3093,51 +3093,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9A7B409"/>
+    <w:nsid w:val="EA181197"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3324,51 +3324,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hubert-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8625-4778" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175659672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/klein_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8533-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582743v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rocheron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Curtil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00450" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586755v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iazykov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/57002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01424938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N R Candoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40040-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Battaglini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Klein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hortholary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770302v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellini" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Grave" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S04" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770312v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guirado" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hortholary" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590947225" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386852v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hortolary" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770547v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.051" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716HKZHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00144-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jonas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200300743" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00399-X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(97)00358-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrossa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X97001231" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05535449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/hubert-klein" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8625-4778" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175659672" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/klein_h_1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/M-8533-2014" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03582743v3" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Rocheron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Curtil" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Klein" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.2c00450" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02555592v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassib Audi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Viero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Alwhaibi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongrui Chen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Iazykov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR02461A" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586755v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Malinowski" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Iazykov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5018252" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586763v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T R Malinowski" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H R Klein" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/114/57002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01424938v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Alwan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N R Candoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2013-40040-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463262v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monzer Alwan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Candoni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075133v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Leoni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Zoubkoff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Sa&#250;l" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/23/235707" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770540v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine A Candoni" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude L. Lereu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01586765v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Homri" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petar Vidakovic" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/19/35/355401" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075129v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Battaglini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Klein" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Hortholary" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Coudret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Maurel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ultramic.2007.04.016" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770312v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Guirado" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hortholary" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Launay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Battaglini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15421400590947225" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770302v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Bellini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ackermann" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch Grave" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/18/33/S04" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386853v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bellini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.R. Klein" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Grave" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770547v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2005.06.051" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716HKZHD-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00386852v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hortolary" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770311v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Moustrou" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Samat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0169-4332(03)00144-2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770310v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Duwez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Jonas" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cphc.200300743" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770304v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0928-4931(01)00399-X" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770307v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Blanc" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pierrisnard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fauquet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s100510050141" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770306v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pailharey" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mathey" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0039-6028(97)00358-0" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01770315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torregrossa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218625X97001231" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05535449v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01075141v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>